--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -905,784 +905,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-guided design of pyridoclax derivatives based on Noxa / Mcl-1 interaction mode</w:t>
+                <w:t xml:space="preserve">Joint effects of nine antidepressants on Raphidocelis subcapitata and Skeletonema marinoi : A matter of amine functional groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Hedir</w:t>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcella de Giorgi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01980723v1</w:t>
+                <w:t xml:space="preserve">hal-01800709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pharmacophore Network: A Computational Method for Exploring Structure–Activity Relationships from a Large Chemical Data Set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-guided design of pyridoclax derivatives based on Noxa / Mcl-1 interaction mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Hedir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martina de Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01890⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.357-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043686v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01980723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of nine antidepressants on Raphidocelis subcapitata and Skeletonema marinoi : A matter of amine functional groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+                <w:t xml:space="preserve">The Pharmacophore Network: A Computational Method for Exploring Structure–Activity Relationships from a Large Chemical Data Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 196, pp.117-123. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (8), pp.3551-3564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800709v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non a Priori Automatic Discovery of 3D Chemical Patterns: Application to Mutagenicity</w:t>
+                <w:t xml:space="preserve">A Computational Selection of Metabolite Biomarkers Using Emerging Pattern Mining: A Case Study in Human Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannes Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Pierre Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/minf.201700022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (6), pp.2240-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576894v1</w:t>
+                <w:t xml:space="preserve">hal-01576908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Selection of Metabolite Biomarkers Using Emerging Pattern Mining: A Case Study in Human Hepatocellular Carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arg-Phe-amide peptide 26RFa/glutamine RF-amide peptide and its receptor: IUPHAR Review 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
+                <w:t xml:space="preserve">Didier Bagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lozano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Bureau</w:t>
+                <w:t xml:space="preserve">Shoji Fukusumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bureau</w:t>
+                <w:t xml:space="preserve">Riccarda Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (6), pp.2240-2249. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (20), pp.3573-3607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.13907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576908v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arg-Phe-amide peptide 26RFa/glutamine RF-amide peptide and its receptor: IUPHAR Review 24</w:t>
+                <w:t xml:space="preserve">Non a Priori Automatic Discovery of 3D Chemical Patterns: Application to Mutagenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bagnol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Bureau</w:t>
+                <w:t xml:space="preserve">Fannes Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoji Fukusumi</w:t>
+                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccarda Granata</w:t>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 174 (20), pp.3573-3607. </w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: Chemoinformatics in France, 36 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.13907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/minf.201700022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972620v1</w:t>
+                <w:t xml:space="preserve">hal-01576894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformation and Dynamics of Human Urotensin II and Urotensin Related Peptide in Aqueous Solution</w:t>
               </w:r>
@@ -1802,77 +1802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Understanding Mcl-1 Promiscuous and Specific Binding Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,51 +1962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villain Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2346,103 +2346,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering structural alerts for mutagenicity using stable emerging molecular patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Buzmakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (5), pp.925-940. </w:t>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2608,592 +2608,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantile regression model for a diverse set of chemicals: Application to acute toxicity for green algae</w:t>
+                <w:t xml:space="preserve">Molecular basis of agonist docking in a human GPR103 homology model by site-directed mutagenesis and structure-activity relationship studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Villain</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Calbrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (19), pp.4425-4439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.12808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074269v1</w:t>
+                <w:t xml:space="preserve">hal-01973604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of agonist docking in a human GPR103 homology model by site-directed mutagenesis and structure-activity relationship studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colas Calbrix</w:t>
+                <w:t xml:space="preserve">Acute toxicity of 8 antidepressants: What are their modes of action?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serpentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.12808⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.314 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973604v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute toxicity of 8 antidepressants: What are their modes of action?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Histamine H3R/Serotonin 5-HT4R Ligands with Antiamnesic Properties: Pharmacophore-Based Virtual Screening and Polypharmacology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Serpentini</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (6), pp.1773-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci500157n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.01.057⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01800717v1</w:t>
+                <w:t xml:space="preserve">hal-01064770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Histamine H3R/Serotonin 5-HT4R Ligands with Antiamnesic Properties: Pharmacophore-Based Virtual Screening and Polypharmacology.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantile regression model for a diverse set of chemicals: Application to acute toxicity for green algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064770v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of different polychlorinated biphenyls on two aquatic models, the green alga Pseudokirchneriella subcapitata and the haemocytes from the European abalone Haliotis tuberculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbaszadeh Fard Elham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,51 +3321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,64 +3429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of cytotoxic and immunomodulatory properties of four antidepressants on primary cultures of abalone hemocytes (Haliotis tuberculata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3589,51 +3589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,64 +3722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors” [Ecotoxicol. Environ. Saf. 79 (2012) 13–21]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,51 +3847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated detection of structural alerts (chemical fragments) in (eco)toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3932,329 +3932,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characterizations of oligopyridyl foldamers, α-helix mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Burzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sebaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (2), pp.429-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci200424a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764808v1</w:t>
+                <w:t xml:space="preserve">hal-00996400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterizations of oligopyridyl foldamers, α-helix mimetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ci200424a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00996400v1</w:t>
+                <w:t xml:space="preserve">hal-00764808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus QSAR Related to Global or MOA Models: Application to Acute Toxicity for Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of acute toxicity in fish by using QSAR methods and chemical modes of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,64 +4486,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of 5-HT4R ligands: state of art and clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lezoualc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,64 +4603,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of jumping fragments in combination with QSARs for the assessment of classification in ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5014,51 +5014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receptor- and Ligand-Based Study on Novel 2,2′-Bithienyl Derivatives as Non-Peptidic AANAT Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5135,51 +5135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel antagonists of serotonin-4 receptors: synthesis and biological evaluation of pyrrolothienopyrazines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5275,727 +5275,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Safer Thrombolytic Agents in Stroke: Molecular Requirements for NMDA Receptor-Mediated Neurotoxicity</w:t>
+                <w:t xml:space="preserve">3D Pharmacophore, hierarchical methods, and 5-HT4 receptor binding data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Lopez-Atalaya</w:t>
+                <w:t xml:space="preserve">Thibault Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roussel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicole</w:t>
+                <w:t xml:space="preserve">Nicolas Saettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.14⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.593-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360802204748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972984v1</w:t>
+                <w:t xml:space="preserve">hal-00863343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Safer Thrombolytic Agents in Stroke: Molecular Requirements for NMDA Receptor-Mediated Neurotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacophores of 5-HT4 Receptor Ligands: Experience of CERMN and Implications for Drug Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Lopez-Atalaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Parcq</w:t>
+                <w:t xml:space="preserve">Thibault Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nicole</w:t>
+                <w:t xml:space="preserve">Cyril Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.14⟩</w:t>
+              <w:t xml:space="preserve">Current Computer Aided-Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (3), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157340908785747384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509935v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Pharmacophore, hierarchical methods, and 5-HT4 receptor binding data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Safer Thrombolytic Agents in Stroke: Molecular Requirements for NMDA Receptor-Mediated Neurotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lopez-Atalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Varin</w:t>
+                <w:t xml:space="preserve">Benoit Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saettel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Dauphin</w:t>
+                <w:t xml:space="preserve">Denis Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Parcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756360802204748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (6), pp.1212-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863343v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Thienopyrrolizines, a New Family of CDK/GSK-3 Inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Toward Safer Thrombolytic Agents in Stroke: Molecular Requirements for NMDA Receptor-Mediated Neurotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lopez-Atalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Parcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756360400004565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (6), pp.1212-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481708v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacophores of 5-HT4 Receptor Ligands: Experience of CERMN and Implications for Drug Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Varin</w:t>
+                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Thienopyrrolizines, a New Family of CDK/GSK-3 Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lisowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemaitre</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Computer Aided-Drug Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (3), pp.199-208. </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (6), pp.585-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/157340908785747384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14756360400004565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481683v1</w:t>
+                <w:t xml:space="preserve">hal-05481708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new dipyrrolo- and furopyrrolopyrazinones related to tripentones and their biological evaluation as potential kinases (CDKs1-5, GSK-3) inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nghia Vu Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6429,51 +6429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Paillet-Loilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (4), pp.1075-1081. </w:t>
@@ -6683,64 +6683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6995,51 +6995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7280,51 +7280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ACM SIGKDD International Conference on Knowledge Discovery &amp; Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Londres, United Kingdom. pp.462-471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7358,51 +7358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantile de régression : application à l'analyse de l'écotoxicité de molécules chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7505,51 +7505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées de la Société Française de Chémoinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t>
@@ -7591,51 +7591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition of a global model to determine the ecotoxicity of chemical on algea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villain Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7716,90 +7716,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New measures of interest associated to chemical patterns: definition, implementation and experimental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leander Schietgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Bissell-Siders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la Société Française de Chémoinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cabourg, France</w:t>
@@ -8110,103 +8110,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte automatique de motifs chimiques associés à un profil d'activité : application pour la recherche de structures d'alertes en mutagénicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Buzmakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées de la Société Française de Chémoinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nice, France. 2015</w:t>
@@ -8280,64 +8280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Patterns as Structural Alerts for Computational Toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8481,51 +8481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Burzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 20170071921 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -8599,51 +8599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Burzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2015/132727. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -8697,77 +8697,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Discovery of Molecular Graph Patterns Inhibiting Multiple Drug Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Arrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8815,51 +8815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Discovery in Pharmaceutical Drug Transport using Emerging Graph Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,90 +8933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised classification and QSAR in ecotoxicology: comparison of two methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lescot-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9051,90 +9051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of chemical risk phrases in ecotoxicoloy: comparison of two methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lescot-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9338,51 +9338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cuissart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2026.104600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Lejmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Ben Slima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202400050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehembre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-023-00782-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Vinh Vo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00427" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulho Choi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03745" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannes Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576908v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poezevara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lozano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bagnol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Fukusumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccarda Granata" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13907" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Haensele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Read" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whitley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.6b00706" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latitia Minguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.11.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4LZRVSG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureldin Saleh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Saladino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gervasio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Banting" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201602729" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rezg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Mornagui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua El-Fazaa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3824-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500611v" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500672y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Calbrix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12808" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.01.057" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6M0NVJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500157n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbaszadeh Fard Elham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJSRVXQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4150-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201302013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201000104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZK5DL7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903169857" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lezoualc'H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802610791111551" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot-Fontaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci100092x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Agondanou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Godard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci900491t" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houllier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lasne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lestage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.079" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045919v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9004805" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X639CD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01972984v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez-Atalaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Levrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Parcq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicole" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2008.14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Parcq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863343v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Varin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saettel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802204748" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360400004565" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Daveu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemaitre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340908785747384" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319802v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Vu Duc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.05.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.03.054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL7X36FR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179719v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci6003948" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TRW2WVJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci050045p" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3MCF347N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481690v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.05.059" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481721v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci030036l" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDKWV53J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_15" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786797v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Rehioui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couronne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939468v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3219819.3219849" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074920v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Schietgat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt de Grave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266109v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bissell-Siders" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543930v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627308v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024000v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12986-25" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova de Oliveira Santos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024727v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Arrault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lemoine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cuissart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2026.104600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Lejmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Ben Slima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202400050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehembre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-023-00782-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Vinh Vo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00427" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulho Choi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03745" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01890" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poezevara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bagnol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Fukusumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccarda Granata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13907" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannes Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Haensele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Read" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whitley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.6b00706" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latitia Minguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.11.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4LZRVSG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureldin Saleh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Saladino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gervasio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Banting" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201602729" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rezg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Mornagui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua El-Fazaa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3824-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500611v" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500672y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Calbrix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12808" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.01.057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6M0NVJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500157n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbaszadeh Fard Elham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJSRVXQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4150-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201302013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201000104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZK5DL7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903169857" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lezoualc'H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802610791111551" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot-Fontaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci100092x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Agondanou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Godard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci900491t" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houllier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lasne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lestage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.079" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045919v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9004805" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X639CD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Varin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saettel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802204748" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Daveu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemaitre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340908785747384" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez-Atalaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Levrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Parcq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2008.14" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01972984v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Parcq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360400004565" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319802v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Vu Duc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.05.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.03.054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL7X36FR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179719v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci6003948" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TRW2WVJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci050045p" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3MCF347N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481690v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.05.059" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481721v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci030036l" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDKWV53J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_15" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786797v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Rehioui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couronne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939468v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3219819.3219849" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074920v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Schietgat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt de Grave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266109v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bissell-Siders" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543930v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627308v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024000v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12986-25" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova de Oliveira Santos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024727v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Arrault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lemoine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>