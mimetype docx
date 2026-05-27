--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -84,6734 +84,6851 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping ligands for MT1/MT2 and 5-HT2C receptors: Chemotypes, SAR, and polypharmacology</w:t>
+                <w:t xml:space="preserve">Pharmacophore-driven kinase profiling applied to the PKIS2 chemogenomic dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2026.104600⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.12083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-42945-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474436v1</w:t>
+                <w:t xml:space="preserve">hal-05618935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating pharmacophore space to identify activity discontinuities: a case study with BCR‐ABL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping ligands for MT1/MT2 and 5-HT2C receptors: Chemotypes, SAR, and polypharmacology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Lejmi</w:t>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Geslin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ilef Ben Slima</w:t>
+                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/minf.202400050⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31 (2), pp.104600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2026.104600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667697v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a partial order graph for interactive pharmacophore exploration: extraction of pharmacophores activity delta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lehembre</w:t>
+                <w:t xml:space="preserve">Navigating pharmacophore space to identify activity discontinuities: a case study with BCR‐ABL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Lejmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Giovannini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilef Ben Slima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13321-023-00782-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, GREYC, 43 (8), pp.e202400050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.202400050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313812v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering a Pharmacophore Network: A Case Study Using BCR-ABL Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a partial order graph for interactive pharmacophore exploration: extraction of pharmacophores activity delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lehembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13321-023-00782-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658524v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic Pockets Repository through Pocket Dynamics Tracking and Metadynamics on Essential Dynamics Space: Applications to Mcl-1</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering a Pharmacophore Network: A Case Study Using BCR-ABL Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Manguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat-Vinh Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (11), pp.5581-5588. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00660⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 62 (3), pp.678-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961772v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3,3-Diarylazetidines by Calcium(II)-Catalyzed Friedel–Crafts Reaction of Azetidinols with Unexpected Cbz Enhanced Reactivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptic Pockets Repository through Pocket Dynamics Tracking and Metadynamics on Essential Dynamics Space: Applications to Mcl-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03745⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (11), pp.5581-5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043642v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of nine antidepressants on Raphidocelis subcapitata and Skeletonema marinoi : A matter of amine functional groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 3,3-Diarylazetidines by Calcium(II)-Catalyzed Friedel–Crafts Reaction of Azetidinols with Unexpected Cbz Enhanced Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chulho Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.015⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.300-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800709v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-guided design of pyridoclax derivatives based on Noxa / Mcl-1 interaction mode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pharmacophore Network: A Computational Method for Exploring Structure–Activity Relationships from a Large Chemical Data Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (8), pp.3551-3564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01980723v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pharmacophore Network: A Computational Method for Exploring Structure–Activity Relationships from a Large Chemical Data Set</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Joint effects of nine antidepressants on Raphidocelis subcapitata and Skeletonema marinoi : A matter of amine functional groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01890⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043686v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Selection of Metabolite Biomarkers Using Emerging Pattern Mining: A Case Study in Human Hepatocellular Carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bureau</w:t>
+                <w:t xml:space="preserve">Structure-guided design of pyridoclax derivatives based on Noxa / Mcl-1 interaction mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Hedir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina de Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00054⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.357-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576908v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01980723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arg-Phe-amide peptide 26RFa/glutamine RF-amide peptide and its receptor: IUPHAR Review 24</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Computational Selection of Metabolite Biomarkers Using Emerging Pattern Mining: A Case Study in Human Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riccarda Granata</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.13907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (6), pp.2240-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972620v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non a Priori Automatic Discovery of 3D Chemical Patterns: Application to Mutagenicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fannes Thomas</w:t>
+                <w:t xml:space="preserve">The Arg-Phe-amide peptide 26RFa/glutamine RF-amide peptide and its receptor: IUPHAR Review 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoji Fukusumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccarda Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/minf.201700022⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (20), pp.3573-3607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576894v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation and Dynamics of Human Urotensin II and Urotensin Related Peptide in Aqueous Solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Whitley</w:t>
+                <w:t xml:space="preserve">Non a Priori Automatic Discovery of 3D Chemical Patterns: Application to Mutagenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannes Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.6b00706⟩</w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: Chemoinformatics in France, 36 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201700022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043740v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Understanding Mcl-1 Promiscuous and Specific Binding Mode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rault</w:t>
+                <w:t xml:space="preserve">Conformation and Dynamics of Human Urotensin II and Urotensin Related Peptide in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Haensele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Miljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Whitley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57 (11), pp.2885-2895. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00396⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.298-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.6b00706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043710v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute toxicities of pharmaceuticals toward green algae. mode of action, biopharmaceutical drug disposition classification system and quantile regression models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward Understanding Mcl-1 Promiscuous and Specific Binding Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (11), pp.2885-2895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01262279v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Site Mechanism for Agonist/Antagonist Selective Binding to Vasopressin Receptors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute toxicities of pharmaceuticals toward green algae. mode of action, biopharmaceutical drug disposition classification system and quantile regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villain Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201602729⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043755v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of caffeic acid against hypothalamic neuropeptides alterations induced by malathion in rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saloua El-Fazaa</w:t>
+                <w:t xml:space="preserve">A Three-Site Mechanism for Agonist/Antagonist Selective Binding to Vasopressin Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureldin Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Saladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gervasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Haensele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Banting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3824-5⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (28), pp.8008-8012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201602729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045966v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering structural alerts for mutagenicity using stable emerging molecular patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Protective effects of caffeic acid against hypothalamic neuropeptides alterations induced by malathion in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Mornagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua El-Fazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci500611v⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (8), pp.6198-6207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3824-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186716v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence That Oligopyridines, α-Helix Foldamers, Inhibit Mcl-1 and Sensitize Ovarian Carcinoma Cells to Bcl-x L -Targeting Strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gautier</w:t>
+                <w:t xml:space="preserve">Discovering structural alerts for mutagenicity using stable emerging molecular patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Buzmakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm500672y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (5), pp.925-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci500611v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043913v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of agonist docking in a human GPR103 homology model by site-directed mutagenesis and structure-activity relationship studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colas Calbrix</w:t>
+                <w:t xml:space="preserve">First Evidence That Oligopyridines, α-Helix Foldamers, Inhibit Mcl-1 and Sensitize Ovarian Carcinoma Cells to Bcl-x L -Targeting Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.12808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (4), pp.1644-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm500672y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973604v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute toxicity of 8 antidepressants: What are their modes of action?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serpentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 108, pp.314 - 319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Histamine H3R/Serotonin 5-HT4R Ligands with Antiamnesic Properties: Pharmacophore-Based Virtual Screening and Polypharmacology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (6), pp.1773-1784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ci500157n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantile regression model for a diverse set of chemicals: Application to acute toxicity for green algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of different polychlorinated biphenyls on two aquatic models, the green alga Pseudokirchneriella subcapitata and the haemocytes from the European abalone Haliotis tuberculata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katherine Costil</w:t>
+                <w:t xml:space="preserve">Molecular basis of agonist docking in a human GPR103 homology model by site-directed mutagenesis and structure-activity relationship studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Calbrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.02.023⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (19), pp.4425-4439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.12808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076671v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting honey bees: identification of a new varroacide by in silico, in vitro, and in vivo studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bonafos</w:t>
+                <w:t xml:space="preserve">The effect of different polychlorinated biphenyls on two aquatic models, the green alga Pseudokirchneriella subcapitata and the haemocytes from the European abalone Haliotis tuberculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbaszadeh Fard Elham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Latire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Ferard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-014-4150-z⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.120-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116481v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cytotoxic and immunomodulatory properties of four antidepressants on primary cultures of abalone hemocytes (Haliotis tuberculata)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lebel</w:t>
+                <w:t xml:space="preserve">Protecting honey bees: identification of a new varroacide by in silico, in vitro, and in vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.10.020⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.113, 4601-4610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-014-4150-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800718v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the genotoxic and carcinogenic potentials of 3-aminothiophene derivatives using in vitro and in silico methodologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of cytotoxic and immunomodulatory properties of four antidepressants on primary cultures of abalone hemocytes (Haliotis tuberculata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Regis Pecquet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.2938⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153, pp.3 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01077085v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors” [Ecotoxicol. Environ. Saf. 79 (2012) 13–21]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessment of the genotoxic and carcinogenic potentials of 3-aminothiophene derivatives using in vitro and in silico methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (7), pp.775-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.2938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045963v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated detection of structural alerts (chemical fragments) in (eco)toxicology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors” [Ecotoxicol. Environ. Saf. 79 (2012) 13–21]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.183-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5936/csbj.201302013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01023826v1</w:t>
+                <w:t xml:space="preserve">hal-02045963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterizations of oligopyridyl foldamers, α-helix mimetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated detection of structural alerts (chemical fragments) in (eco)toxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci200424a⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (6), pp.e201302013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5936/csbj.201302013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996400v1</w:t>
+                <w:t xml:space="preserve">hal-01023826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Structural characterizations of oligopyridyl foldamers, α-helix mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Burzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sebaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (2), pp.429-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci200424a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764808v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus QSAR Related to Global or MOA Models: Application to Acute Toxicity for Fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/minf.201000104⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02045936v1</w:t>
+                <w:t xml:space="preserve">hal-00764808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of acute toxicity in fish by using QSAR methods and chemical modes of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lescot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (2), pp.195-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/14756360903169857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of 5-HT4R ligands: state of art and clinical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consensus QSAR Related to Global or MOA Models: Application to Acute Toxicity for Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/156802610791111551⟩</w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (11), pp.803-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201000104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863093v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of jumping fragments in combination with QSARs for the assessment of classification in ecotoxicology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of 5-HT4R ligands: state of art and clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lezoualc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci100092x⟩</w:t>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (5), pp.527-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156802610791111551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011322v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Screening Discovery of New Acetylcholinesterase Inhibitors Issued from CERMN Chemical Library</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Godard</w:t>
+                <w:t xml:space="preserve">Introduction of jumping fragments in combination with QSARs for the assessment of classification in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lescot-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 50 (3), pp.422-428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci900491t⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 50 (8), pp.1330-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci100092x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705935v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a cytisine/epibatidine hybrid: a radical approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virtual Screening Discovery of New Acetylcholinesterase Inhibitors Issued from CERMN Chemical Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Agondanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.422-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci900491t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045914v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor- and Ligand-Based Study on Novel 2,2′-Bithienyl Derivatives as Non-Peptidic AANAT Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a cytisine/epibatidine hybrid: a radical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci9004805⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (47), pp.9231-9241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045919v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel antagonists of serotonin-4 receptors: synthesis and biological evaluation of pyrrolothienopyrazines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Receptor- and Ligand-Based Study on Novel 2,2′-Bithienyl Derivatives as Non-Peptidic AANAT Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.11.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.446-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci9004805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00863300v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Pharmacophore, hierarchical methods, and 5-HT4 receptor binding data.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Dauphin</w:t>
+                <w:t xml:space="preserve">Novel antagonists of serotonin-4 receptors: synthesis and biological evaluation of pyrrolothienopyrazines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756360802204748⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), pp.2607-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863343v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacophores of 5-HT4 Receptor Ligands: Experience of CERMN and Implications for Drug Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+                <w:t xml:space="preserve">Toward Safer Thrombolytic Agents in Stroke: Molecular Requirements for NMDA Receptor-Mediated Neurotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lopez-Atalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Daveu</w:t>
+                <w:t xml:space="preserve">Denis Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Lemaitre</w:t>
+                <w:t xml:space="preserve">Jerome Parcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Computer Aided-Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157340908785747384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (6), pp.1212-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481683v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Safer Thrombolytic Agents in Stroke: Molecular Requirements for NMDA Receptor-Mediated Neurotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Lopez-Atalaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roussel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (6), pp.1212-1221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Safer Thrombolytic Agents in Stroke: Molecular Requirements for NMDA Receptor-Mediated Neurotoxicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Parcq</w:t>
+                <w:t xml:space="preserve">3D Pharmacophore, hierarchical methods, and 5-HT4 receptor binding data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nicole</w:t>
+                <w:t xml:space="preserve">Nicolas Saettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (6), pp.1212-1221. </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.593-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14756360802204748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972984v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Thienopyrrolizines, a New Family of CDK/GSK-3 Inhibitors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacophores of 5-HT4 Receptor Ligands: Experience of CERMN and Implications for Drug Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756360400004565⟩</w:t>
+              <w:t xml:space="preserve">Current Computer Aided-Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (3), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157340908785747384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481708v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new dipyrrolo- and furopyrrolopyrazinones related to tripentones and their biological evaluation as potential kinases (CDKs1-5, GSK-3) inhibitors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Thienopyrrolizines, a New Family of CDK/GSK-3 Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lisowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2008.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (6), pp.585-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360400004565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319802v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel aminoethylbiphenyls as 5-HT7 receptor ligands.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabis</w:t>
+                <w:t xml:space="preserve">Synthesis of new dipyrrolo- and furopyrrolopyrazinones related to tripentones and their biological evaluation as potential kinases (CDKs1-5, GSK-3) inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghia Vu Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.03.054⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2008.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00865224v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of New Pharmacophores for Nonpeptide Antagonists of Human Urotensin-II. Comparison with the 3D-structure of Human Urotensin-II and URP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
+                <w:t xml:space="preserve">Novel aminoethylbiphenyls as 5-HT7 receptor ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Paillet-Loilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci6003948⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (11), pp.3018-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179719v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Modeling Studies Focused on 5-HT 7 versus 5-HT 1A Selectivity. Discovery of Novel Phenylpyrrole Derivatives with High Affinity for 5-HT 7 Receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saettel</w:t>
+                <w:t xml:space="preserve">Definition of New Pharmacophores for Nonpeptide Antagonists of Human Urotensin-II. Comparison with the 3D-structure of Human Urotensin-II and URP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 45 (4), pp.1075-1081. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 47 (2), pp.602-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci6003948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ci050045p⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481695v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylpyrroles, a new chemolibrary virtual screening class of 5-HT7 receptor ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Molecular Modeling Studies Focused on 5-HT 7 versus 5-HT 1A Selectivity. Discovery of Novel Phenylpyrrole Derivatives with High Affinity for 5-HT 7 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Paillet-Loilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.1075-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci050045p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.05.059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481690v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phenylpyrroles, a new chemolibrary virtual screening class of 5-HT7 receptor ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Paillet-Loilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (16), pp.3753-3757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.05.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Molecular Design Based on 3D Pharmacophores. Applications to 5-HT 7 Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Computer Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (3), pp.1148-1152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci030036l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6821,1022 +6938,1022 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Neural Network Based on Molecular and Pharmacophoric Features for Drug Design Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Brito Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Graph-based Representations in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.47-57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting Outstanding Patterns Based on Their Neighbourhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Intelligent Data Analysis, IDA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Rennes, France. pp.185-198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-01333-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving SAR analysis via pharmacophoric feature selection and feature transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Rehioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th SFCi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrePeP – A Tool for the Identification and Characterization of Pan Assay Interference Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Koptelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ACM SIGKDD International Conference on Knowledge Discovery &amp; Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Londres, United Kingdom. pp.462-471, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3219819.3219849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantile de régression : application à l'analyse de l'écotoxicité de molécules chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing chemical fingerprints for ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leander Schietgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées de la Société Française de Chémoinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition of a global model to determine the ecotoxicity of chemical on algea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villain Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journées de la société française de chemoinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New measures of interest associated to chemical patterns: definition, implementation and experimental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leander Schietgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Bissell-Siders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la Société Française de Chémoinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7846,566 +7963,566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacophores vs Circular Fingerprints with Learned Feature Transformation Before Clustering. Comparative Studies on Bcr-Abl Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Rehioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Chemoinformatics Strasbourg Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the occurrence of a non-transmembrane -helix in the extracellular loop 2 of GPR103</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Chuquet</w:t>
+                <w:t xml:space="preserve">Découverte automatique de motifs chimiques associés à un profil d'activité : application pour la recherche de structures d'alertes en mutagénicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Buzmakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 19, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Port-Bail, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées de la Société Française de Chémoinformatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543930v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte automatique de motifs chimiques associés à un profil d'activité : application pour la recherche de structures d'alertes en mutagénicité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Demonstration of the occurrence of a non-transmembrane -helix in the extracellular loop 2 of GPR103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Alim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de la Société Française de Chémoinformatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nice, France. 2015</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 19, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Port-Bail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627308v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Patterns as Structural Alerts for Computational Toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrast Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, James Bailey, chapitre 19, 2013, 978-1-4398-5432-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b12986-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8415,265 +8532,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mcl-1 modulating compounds for cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Burzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US 20170071921 A1. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02545394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCL-1 Modulating compounds for Cancer Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Burzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2015/132727. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02545373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8683,515 +8800,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Discovery of Molecular Graph Patterns Inhibiting Multiple Drug Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Arrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Discovery in Pharmaceutical Drug Transport using Emerging Graph Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancelot Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised classification and QSAR in ecotoxicology: comparison of two methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lescot-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of chemical risk phrases in ecotoxicoloy: comparison of two methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lescot-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9338,51 +9455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cuissart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2026.104600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Lejmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Ben Slima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202400050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehembre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-023-00782-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Vinh Vo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00427" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulho Choi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03745" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01890" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poezevara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bagnol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Fukusumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccarda Granata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13907" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannes Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Haensele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Read" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whitley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.6b00706" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latitia Minguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.11.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4LZRVSG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureldin Saleh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Saladino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gervasio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Banting" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201602729" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rezg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Mornagui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua El-Fazaa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3824-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500611v" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500672y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Calbrix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12808" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.01.057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6M0NVJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500157n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbaszadeh Fard Elham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJSRVXQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4150-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201302013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201000104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZK5DL7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903169857" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lezoualc'H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802610791111551" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot-Fontaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci100092x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Agondanou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Godard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci900491t" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houllier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lasne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lestage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.079" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045919v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9004805" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X639CD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Varin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saettel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802204748" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Daveu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemaitre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340908785747384" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez-Atalaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Levrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Parcq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2008.14" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01972984v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Parcq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360400004565" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319802v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Vu Duc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.05.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.03.054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL7X36FR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179719v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci6003948" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TRW2WVJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci050045p" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3MCF347N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481690v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.05.059" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481721v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci030036l" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDKWV53J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_15" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786797v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Rehioui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couronne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939468v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3219819.3219849" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074920v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Schietgat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt de Grave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266109v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bissell-Siders" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543930v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627308v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024000v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12986-25" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova de Oliveira Santos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024727v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Arrault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lemoine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cuissart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-42945-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Geslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2026.104600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Lejmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Ben Slima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202400050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehembre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-023-00782-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Vinh Vo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00660" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulho Choi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03745" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01890" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poezevara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lozano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bagnol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Fukusumi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccarda Granata" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13907" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannes Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Haensele" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Read" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whitley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.6b00706" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latitia Minguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.11.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4LZRVSG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureldin Saleh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Saladino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gervasio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Banting" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201602729" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rezg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Mornagui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dulin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua El-Fazaa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3824-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500611v" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500672y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.01.057" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6M0NVJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500157n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Calbrix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12808" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbaszadeh Fard Elham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJSRVXQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4150-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.10.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201302013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903169857" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045936v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201000104" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZK5DL7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lezoualc'H" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802610791111551" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011322v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot-Fontaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci100092x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Agondanou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Godard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci900491t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houllier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lasne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lestage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.079" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9004805" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X639CD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01972984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez-Atalaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Levrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Parcq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2008.14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509935v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Parcq" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Varin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saettel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802204748" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481683v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Daveu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemaitre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340908785747384" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481708v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360400004565" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319802v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Vu Duc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.05.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.03.054" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL7X36FR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci6003948" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TRW2WVJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci050045p" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3MCF347N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.05.059" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481721v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci030036l" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDKWV53J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Rehioui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couronne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939468v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3219819.3219849" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Schietgat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt de Grave" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bissell-Siders" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786907v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627308v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543930v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12986-25" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova de Oliveira Santos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545373v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024727v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Arrault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011345v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>