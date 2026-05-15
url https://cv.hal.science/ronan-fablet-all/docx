--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronan Fablet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, IMT Atlantique, Brest, FRlab-STICC, Brest, FRINRIA team Odyssey, Brest, FR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ronan-fablet-all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6462-423X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135320852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Computational Complexity in Continuous-Depth Models: Neural Ordinary Differential Equations With Trainable Numerical Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (1), pp.1045-1051. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2025.3599629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap-free GNSS-R wind field reconstruction: A neural mapping scheme and initial validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estel Cardellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 334, pp.115218. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-only deep learning for gappy satellite-derived ocean colour data using 4DVarNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tgrs.2025.3624465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05338406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Data Assimilation for Regime Shift Monitoring of an Idealized AMOC Chaotic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ms004462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal learning–based reconstruction of high-resolution spatial wind speed fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gensse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.e2. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eds.2024.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Variational Data Assimilation with Uncertainty Quantification Using SPDE Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/AIES-D-24-0060.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating wide-swath altimetry data into Level-4 multi-mission maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ballarotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellemin-Laponnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-63-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural prediction of Lagrangian drift trajectories on the sea surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/AIES-D-24-0052.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting particle catchment areas of deep-ocean sediment traps using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.1149-1165. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-1149-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-Aware Neural Calibration for Wide Swath Altimetry Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3363503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the variability of deep ocean particle flux collected by sediment traps using satellite data and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsey A Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-4309-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online calibration of deep learning sub-models for hybrid numerical modeling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.402. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01880-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach to Extract Balanced Motions From Sea Surface Height Snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (7), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL106623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional encoding and normalizing flows: a deep learning approach for offshore wind speed probabilistic forecasting in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/aies-d-23-0112.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted Trends in Chlorophyll‐ a Satellite Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (14), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL108916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based prediction of the particles catchment area of deep ocean sediment traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-2777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of Sea Surface Currents From Satellite‐Derived SST‐SSH Synergies With 4DVarNets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), e2023MS003609 (19p.). </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023MS003609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering users and developers to shape together the next-generation ocean reanalyses: Ocean reanalyses workshop of the European Copernicus Marine Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxue Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdallé-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Drevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dillon Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-24-0034.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Neural Mapping Schemes for Satellite Altimetry With Simulation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023MS003959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transformer Network With Sparse Augmented Data Representation and Cross Entropy Loss for AIS-Based Vessel Trajectory Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.21596-21609. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3349957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Regime Segmentation of Sentinel-1 Observation Learning From NEXRAD Collocations With Convolution Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3353311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOINet: ocean state reconstructions through remote-sensing, in-situ sparse observations and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cutolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Zarokanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1151868. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1151868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Mode Convolutional Neural Network to reconstruct satellite-derived chlorophyll-a time series in the global ocean from physical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1077623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-based 4DVarNet uncertacinty quantification for the reconstruction of sea surface height dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.e18. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eds.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification When Learning Dynamical Models and Solvers With Variational Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.e2022MS003446. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022MS003446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Quilodrán-Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Farchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (6), pp.1361-1387. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal 4DVarNets for the reconstruction of sea surface dynamics from SST-SSH synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3268006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded nonlinear forecasts of partially observed geophysical systems with physics-constrained deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Brunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 446, pp.133630. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2022.133630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4DVarNet-SSH: end-to-end learning of variational interpolation schemes for nadir and wide-swath satellite altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Georgenthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (8), pp.2119--2147. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-1-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal deep learning for cetacean distribution modeling of fin whales (Balaenoptera physalus) in the western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nguyen Hong Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matwins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.2003-2024. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06029-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reexamining the Estimation of Tropical Cyclone Radius of Maximum Wind from Outer Size with an Extensive Synthetic Aperture Radar Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Piolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151 (12), pp.3169-3189. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-23-0119.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the extended dynamic mode decomposition with latent observables: the latent EDMD framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning: Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.025018. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-2153/acccd6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of rain-induced errors for wind speed estimation on SAR observations using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3291236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori learning for quasi‐geostrophic turbulence parametrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022MS003124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-dimensional temperature, salinity and mixed-layer depth in the Gulf Stream, reconstructed from remote-sensing and in situ observations with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Balem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.1221 - 1244. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1221-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation of Metoceanic Processes Using SAR Observations and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.851. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14040851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using generative adversarial networks (GAN) to simulate central-place foraging trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lanco Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.1275-1287. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Neural Interpolation of Satellite-Derived Sea Surface Suspended Sediment Concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14164024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep inference of seabird dives from GPS-only records: Performance and generalization properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lanco Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.e1009890. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning techniques applied to super-resolution chemistry transport modeling for operational uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (8), pp.085001. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7620/ac17f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">END-TO-END PHYSICS-INFORMED REPRESENTATION LEARNING FOR SATELLITE OCEAN REMOTE SENSING DATA: APPLICATIONS TO SATELLITE ALTIMETRY AND SEA SURFACE CURRENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, V-3-2021, pp.295-302. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2021-295-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susheel Adusumilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03215002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Interpolation of Sea Surface Suspended Concentrations Derived from Ocean Colour Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (17), pp.3537. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13173537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Subsurface Mediterranean Water Eddies on Sound Propagation Using ROMS Output and the Bellhop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Hossein Hassantabar Bozroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mohammad Mahdizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Akbarinasab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Claudia Barbosa Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.3617. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13243617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Reconstruction of Sea Surface Currents from AIS Maritime Traffic Data Using Trainable Variational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaïchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13163162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Variational Data Assimilation Models and Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.article n° e2021MS002572. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021MS002572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTrackNet-A Maritime Anomaly Detector using Probabilistic Neural Network Representation of AIS Tracks and A Contrario Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3055614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388260v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical invariance in neural networks for subgrid-scale scalar flux modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Interpolation and Representation Learning for Irregularly Sampled Satellite-Derived Geophysical Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.655224. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2021.655224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of data-driven and learning-based interpolations of along-track Nadir and wide-swath Swot altimetry observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ballarotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.3806. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12223806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-NetGen 1.0: from symbolic partial differential equation (PDE) representations of physical processes to trainable neural network representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3373-3382. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-3373-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reconstructing Global Chlorophyll-a Variations Using a Non-linear Statistical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.618249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Global Chlorophyll-a Variations Using a Non-linear Statistical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.e00464. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network Approaches to Reconstruct Phytoplankton Time-Series in the Global Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Brini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (24), pp.4156. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Latent Dynamics for Partially-Observed Chaotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (10), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0019309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.103755. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189136v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN-Based Target Recognition and Identification for Infrared Imaging in Defense Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D’acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (9), pp.2040. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19092040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into behavioural ecology of European seabass off the West Coast of France: implications at local and population scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Garren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsy086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Networks as Flows of Diffeomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00890-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship identification and characterization in Sentinel-1 SAR images with multi-task deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11242997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Data Assimilation of Along-Track Nadir and Wide-Swath SWOT Altimetry Observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.2530 - 2540. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2903941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Interpolation of Sea Level Anomalies using Analog Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Fenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11070858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafting behaviour of seabirds as a proxy to describe surface ocean currents in the Balearic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gómez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36819-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale brain MRI super-resolution using deep 3D convolutional networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101647. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural-Network-based Kalman Filters for the Spatio-Temporal Interpolation of Satellite-derived Sea Surface Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1864. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mesoscale altimetric data from a multi-tracer convolutional processing of standard satellite-derived products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (5), pp.2518-2525. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2750491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial pour le numéro spécial CFPT'2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro double spécial Colloque CFPT 2018, 2017-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Interpolation of Cloudy SST Fields Using Conditional Analog Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWOT Spatial Scales in the Western Mediterranean Sea Derived from Pseudo-Observations and an Ad Hoc Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10040599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Models for the Spatio-Temporal Interpolation of satellite-derived SST Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.647 - 657. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2749184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent heat patterns revealed by unsupervised classification of Argo temperature profiles in the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.275 - 292. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing fishing monitoring with spaceborne Vessel Detection System (VDS) and Automatic Identification System (AIS) to assess illegal fishing in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Adrianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Nhunfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing Gear Identification from Vessel-Monitoring-System-based Fishing Vessel Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marza Ihsan Marzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerbaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2723278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling spectral analysis and hidden Markov models for the segmentation of behavioural patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.5 - 20. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-017-0111-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analog Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (10), pp.4093 - 4107. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-16-0441.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEETC2: Ocean color atmospheric corrections in coastal complex waters using a Bayesian latent class model and potential for the incoming sentinel 3 - OLCI mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fanton d'Andon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.39 - 49. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HMM-based model to geolocate pelagic fish from high-resolution individual temperature and depth histories: European sea bass as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321 (2), pp.10 - 22. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface temperature fields using non-local and statistical priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (6), pp.2665 - 2675. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2523605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and parameter sensitivity test for reconstructing swell field based on Ensemble Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.art.2000 - </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16122000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal patterns of fine-scale to mesoscale upper ocean dynamics in an Eastern Boundary Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilative 2-D Lagrangian Transport Model for the Estimation of Oil Leakage Parameters From SAR Images: Application to the Montara Oil Spill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budhi Gunadharma Gautama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (11), pp.4962 - 4969. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2606110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal decomposition of satellite-derived SST-SSH fields: links between surface data and ocean interior dynamics in the Agulhas region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (11), pp.5106 - 5112. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2605040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based Emulation of Sea Surface Wind Fields from Numerical Model Outputs and SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.4742-4750. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2496503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining fishing spatial strategies from VMS data: Insights from the world's largest monospecific fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.223 - 230. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Pareto for Pattern-Oriented Random Walk Modelling of Organisms' Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad impacts of fine-scale dynamics on seascape structure from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5239. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale event-based mining in geophysical time series: characterization and distribution of significant time-scales into the Sea Surface Temperature anomalies relatively to ENSO periods from 1985 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (8), pp.1939-1404. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2329921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of geometric planar deformations: application to wild animals electronic tracking and satellite ocean observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3627 - 3636. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2274157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of time-varying regimes in remote sensing time series: application to the forecasting of satellite-derived suspended matter concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.406 - 417. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2360239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Event-Based Mining in Geophysical Time Series: Characterization and Distribution of Significant Time-Scales in the Sea Surface Temperature Anomalies Relatively to ENSO Periods from 1985 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hembise Fanton D Andon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (8), pp.3543 - 3552. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2329921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement stochastique de la résolution spatiale des traceurs géophysiques de l'océan : application aux observations satellitaires de la température de surface de l'océan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Boussidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.66 - 78. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2013.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of mesoscale ocean surface dynamics using satellite SST and SSH observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (7), pp.4227 - 4235. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2280494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of linear trends in multisensor time series in the presence of autocorrelated noise: Application to the chlorophyll-a SeaWiFS and MERIS data sets and extrapolation to the incoming Sentinel 3-OLCI mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (8), pp.3752 - 3763. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrc.20264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do the organic and mineral fractions drive the opacity of fish otoliths? Insights using Raman microspectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (5), pp.711-719. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2012-0298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation techniques alter the mineral and organic fractions of fish otoliths: insights using Raman micro-spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-6893-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation variationnelle de séquences multi-modales d'images satellitaires de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (3-4-5), pp.433 -. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.29.433-454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SST spatial anisotropic covariances from METOP-AVHRR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141 (5), pp.144 - 148. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesics-Based Image Registration: Applications To Biological And Medical Images Depicting Concentric Ring Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (11), pp.4436-4446. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2273670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models: The Best Models for Forager Movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation varationnelle de séquences multimodales d'images satellitaires de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (3), pp.433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov models: the best models for forager movements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e71246. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations of survival and growth of European hake in captivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (6), pp.949-954. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2109.2011.02893.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical descriptors of ocean regimes from the geometric regularity of SST observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (5), pp.851 - 855. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2012.2184258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bags-of-Features for fish school cluster characterization in pelagic ecosystems: application to the discrimination of juvenile and adult anchovy clusters off Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Peraltilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (8), pp.1329 - 1339. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of European flounder life history patterns discloses alternatives to catadromy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Babaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 465, pp.267 - 280. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing individual food and growth histories from biogenic carbonates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 447, pp.151 - 164. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-point Based Analysis of Sonar Images: Application to Seabed Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (4), pp.1171-1184. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2165848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel vertical migration of European hake Merluccius merluccius and associated temperature histories: insights from a pilot data-storage tagging (DST) experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.728-734. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2012.03345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial statistics of objects in 3-D sonar images: application to fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.56 - 59. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2160328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the spatial interactions between ecosystem components from acoustic survey data: application of the Northern SCH off Peru.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danile Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), pp.740 - 754. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on fish otolith biomineralization using a bioenergetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Mosegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction hotspot identification using sequence-based frequency-derived features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification faiblement supervisée : arbre de décision probabiliste et apprentissage itératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object recognition using proportion-based prior information : application to fisheries ac oustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.153 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of metabolism on stable isotope dynamics: a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger M. Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian A.L.M. Kooijman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365 (1557), pp.3455-3468. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational region-based segmentation using multiple texture statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (12), pp.3146 - 3156. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2071290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning with decision trees applied to fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2254-2257. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational shape matching for shape classification and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (12), pp.1650--1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying fish schools and estimating their species proportions in fishery-acoustic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (6), pp.1136 - 1142. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsp109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape geodesics for the classification of calcified structures: beyond Fourier shape descriptors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasrredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 98 (1-3), pp.8 - 15. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabed segmentation using optimized statistics of sonar textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (6), pp.1621 - 1631. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2006362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage de signaux et d'images : application au décryptage d'archives biologiques marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasrredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (4), pp.255 - 268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing individual shape histories of fish otoliths : a new image-based tool for otolith growth analysis and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2-3), pp.148 - 159. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2008.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and future of individual markers for the ecosystem approach to fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2009035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent progress in fisheries acoustics made by Ifremer with examples from the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2009027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological developments for improved bottom detection with the ME70 multibeam echosounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (6), pp.1015 - 1022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc and Enolato-Magnesium Complexes Based on Bi-, Tri- and Tetradentate Aminophenolate Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouyahyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.2279-2291. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b812754a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Image-based reconstruction of shape deformation of biological structures using a level-set representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 111 (3), pp.295 - 306. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2007.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of textural statistics using a similarity measure: application to texture recognition and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pieczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3-4), pp.425 - 434. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-008-0108-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of texural statistics using a similarity measure : application to texture recognition and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pieczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3-4), pp.425 - 434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Image-based reconstruction of shape deformation of biological structures using a variational level-set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation texturales des images sonar des fonds marins par une approche variationnelle basée région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1-2), pp.73 - 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer vision and otolith : toward a modelisation of the morphogenesis of accretionary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.150 - 154. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:072218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding otolith biomineralization processes: new insights into microscale spatial distribution of organic and mineral fractions from Raman microspectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 392 (3), pp.551-560. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-008-2273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Bayesian reconstruction of individual life histories from otolith signatures : case study of Sr : Ca transects of eel (Anguilla anguilla) otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (1), pp.152 - 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are hake otolith macrostructures randomly deposited ? Insights from an unsupervised statistical and quantitative approach applied to Meditteranean hake otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Mellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (6), pp.1191 - 1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning applied to computer-assisted fish age and growth estimation from otolith images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2-3), pp.219 - 228. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2006.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic morphological detection of otolith nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (6), pp.656 - 666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-local extraction of ring structures in images of biological hard tissues: application to the Bayesian interpretation of fish otoliths for age and growth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.1414 - 1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated fish age estimation from otolith images using statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (2-3), pp.279 - 290. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2004.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion recognition using non parametric image motion models estimated from temporal and multiscale cooccurrence statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (12), pp.1619 - 1624. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2003.1251155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric motion characterization using causal probabilistic models for video indexing and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2002.999674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric motion activity analysis for statistical retrieval with partial query</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), pp.257 - 270. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011238113358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (198)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling End-to-end neural DA up to real-world problems: a case study for global-scale SLA mapping and 4DVarNets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nauily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2026 - General Assembly of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-21696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Neural Forecasts of Sea Surface Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haslée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement de Boyer Montégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025 Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, BREST, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential importance resampling of particle-in-cell for swell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momme Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics IV: STUOD 2024 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OceanBench: A Benchmark for Data-Driven Global Ocean Forecasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Aouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fully differentiable neural ocean model with Veros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EurIPS 2025 - Differentiable Systems and Scientific Machine Learning - A workshop @</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Copenhagen, Denmark. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Data assimilation &amp; SPDE with a generative extension of 4DVarNet schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSTE 2024 - Journée « Modèles génératifs : Théorie, apprentissage et applications environnementales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines ParisTech et INRAe, chaire GeoLearning, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Lagrangian Drift Simulation on Sea Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Informatics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alan Turing Institute, Apr 2024, London, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sampling Strategies on the Monitoring of Climate Regime Shifts with a Learning Data Assimilation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.7555-7559, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Neural Optimal Interpolation Models and Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Georgenthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2023 - 23rd International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic. pp.367-381, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36027-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric Kalman filter (PKF) tour of data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Approaches of Atmospheric Constituents Data Assimilation and Inverse Modeling | BIRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for Lagrangian drift simulation at the sea surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Ship Classification on Medium Resolution SAR Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bou Laouz Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadaine Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajduch Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeaSAR 2023: workshop on Coastal and Marine applications of SAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, longyearbyen, Norway. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trainable dynamical estimation of above-surface wind speed using underwater passive acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gensse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pensieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limerick, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Lagrangian Drift Simulation at Sea Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - 54th International Liège Colloquium on Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OceanBench: The Sea Surface Height Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emmanuel Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Gorbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ballarotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, France. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.15599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-only learning of 4DVarNet neural schemes for the reconstruction of sea surface turbidity dynamics from gappy satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023: European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union, Apr 2023, Vienna, Austria. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning approaches to simulate Lagrangian particle dynamics at sea surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Tech Week 2022, Session "Marine Litter Solutions for Monitoring Mitigation and Prevention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Calibration and Mapping of Satellite Altimetry Data Using Trainable Variational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ubelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Singapore, Singapore. pp.1536-1540, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Variational Models for the Reconstruction of Sea Surface Currents Using Ais Data Streams: A Case Study on the Sicily Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaïchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boussidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6821-6824, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Kalman Filter in a High Dimensional Linear Embedding of the Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2021 - Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Londres, United Kingdom. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18988-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint calibration and mapping of satellite altimetry data using trainable variaitional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of Rainfall Regimes by Machine Learning on a Colocalized Nexrad/Sentinel-1 Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.307-309, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Fields for Fast and Scalable Interpolation of Geophysical Ocean Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emmanuel Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Workshop on Machine Learning and the Physical Sciences (NeurIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New Orleans, France. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2211.10444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">END-TO-END LEARNING OF VARIATIONAL MODELS AND SOLVERS FOR THE RESOLUTION OF INTERPOLATION PROBLEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto (Virtual conference), Canada. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning stochastic dynamical systems with neural networks mimicking the Euler-Maruyama scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end physics-informed representation learning from and for satellite ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahmoud Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS 2021 : Intenational Society for Photogrammetry and Remote Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Learning of Variational Interpolation Schemes for Satellite-Derived SSH Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahmoud Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.7418-7421, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised reconstruction of sea surface currents from AIS maritime traffic data using learnable variational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaïchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9415038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Internal tides from wide-swath altimeter data using Convolutional Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation-based Learning of Chaotic Dynamical Systems from Noisy and Partial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 : International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Abnormal Vessel Behaviors from AIS data using GeoTrackNet: from the Laboratory to the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBDW 2020 : 2nd Maritime Big Data Workshop part of MDM 2020 : 21st IEEE International Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Versailles, France. pp.264-268, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM48529.2020.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically Informed Neural Networks for the Simulation and Data-Assimilation of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.3490-3493, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss39084.2020.9323081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Chaotic and Stochastic Dynamics from Noisy and Partial Observation using Variational Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2020 : 10th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Endmember Dynamics in Multitemporal Hyperspectral Data Using A State-Space Model Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated NN generation: from the symbolic computation to the design of NN architectures for numerical predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMWF-ESA Workshop on Machine Learning for Earth System Observation and Prediction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven and learning-based interpolations of along-track Nadir and wide-swath SWOT altimetry observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ballarotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2020 : 10th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3429309.3429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint learning of variational data assimilation models and solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMWF-ESA 2020 - Workshop on Machine Learning for Earth System Observation and Prediction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux antagonistes génératifs pour la reconstruction super-résolution et la segmentation en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Apprentissage Profond : Théorie et Applications (APTA@EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster-RCNN with a compact CNN backbone for target detection in infrared images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D’acremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE Security+Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2575756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak supervision learning for semantic segmentation of metoceanic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Informatics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de type message passing pour la localisation de source en milieu fluctuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end learning of optimal interpolators for geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning stochastic representations of geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 : 44th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constrained Dynamical Embeddings for Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L Brunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning ocean dynamical priors from noisy data using assimilation-derived neural nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - International Geoscience and remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VON MISES PRIOR FOR PHASE-NOISY DOA ESTIMATION: THE VITAMIN ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater Acoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unseen targets during inference in infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D’acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE SECURITY DEFENCE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring hidden equations using Quasi-Geostrophic theory guided machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 : General Assembly 2019 of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria. pp.2019 - 15250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Integration Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface dynamics reconstruction using neural networks based kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - International Geoscience and remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-résolution et segmentation simultanées d’IRM cérébrales néonatales par réseaux antagonistes génératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d’Imagerie du Vivant (CNIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks with Stochastic Layers for Acoustic Novelty Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver S. Kirsebom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Frazão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Matwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 : International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Generalized Quasi-Geostrophic Models Using Deep Neural Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 : 33rd Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AT-SEA EXPERIMENTAL EVALUATION OF THE INFLUENCE OF ENVIRONMENTAL FLUCTUATIONS ON THE ACOUSTIC COHERENCE RADIUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaultier Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater Acoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous super-resolution and segmentation using a generative adversarial network: Application to neonatal brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venice, Italy. pp.991-994, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning differential transport operators for the joint super-resolution of sea surface tracers and prediction of subgrid-scale features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 : 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation schemes as a framework for learning dynamical model from partial and noisy observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 : General Assembly 2019 of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task deep learning from Sentinel-1 SAR: ship detection, classification and length estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS'19 : Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approximate Message Passing Approach for DOA Estimation in Phase Noisy Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2018 - international conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Surrey, United Kingdom. pp.385-394, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EddyNet: A Deep Neural Network For Pixel-Wise Classification of Oceanic Eddies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain. pp.1764-1767, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-task Deep Learning Architecture for Maritime Surveillance using AIS Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2018.00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808176v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation par Analogues de Données Altimétriques Nadir et SWOT dans la Mer Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data­-driven and learning-­based approaches for the spatio­temporal interpolation of SLA fields from current and future satellite­-derived altimeter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lopez-Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gómez­navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"25 Years of Progress in Radar Altimetry" Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Punta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AIS-based Deep Learning Model for Vessel Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO CRME Maritime Big Data Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation for along-track nadir and SWOT altimetry data in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinear residual Neural Network for the identification and forecasting of dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2018 : European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network models for spatio-temporal geophysical fields reconstruction : application to sea surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2018: 20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17913-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature prediction and reconstruction using patch-level neural network representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 : IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones artificiels pour la prédiction et la reconstruction de dynamiques océanographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFPT 2018 - Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between SAR and AIS data for the surveillance of the maritime traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR Oceanography workshop, SeaSAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks for Vessel Monitoring Using AIS Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS'18 Charleston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Fine-scale Multiplatform Experiments in the Southwest Mediterranean Sea: Lessons Learnt in the Last Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simón Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sánchez-Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bàrbara Barceló-Llull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"25 Years of Progress in Radar Altimetry" Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Punta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning models for geophysical spatio-temporal fields reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog assimilation for high-dimensional geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSE 2017 : Workshop on Data Science and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning multi-tracer convolutional models for the reconstruction of high-resolution SSH fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 : IEEE Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Wroth, United States. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8126981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2017 : 25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition Non-négative de Dynamiques Géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain MRI Super-Resolution using Deep 3D Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.197 - 200, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strike-Alert: Towards Real-time, High Resolution Navigational Software for Whale Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTECH 2017 : 5th annual IEEE Conference on Technologies for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SusTech.2017.8333534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal interpolation of altimeter-derived SSH fields using Analog Data Assimilation: A Case-Study In The South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenglin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 : IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating SWOT capabilities to detect meso and submesoscale eddies in the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 : 19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward data-driven methods in geophysics: the Analog Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 : 19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-adapted convolution-based super-resolution of irregularly-sampled ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven assimilation of irregularly-sampled image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting ocean observation and simulation big data to improve satellite-derived geophysical products: Analog strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS'17: Big Data from Space Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ocean stratification on small-scale physical oases for pelagic life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium Drivers of dynamics of small pelagic fish resources </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative and Sparse Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSE 2017 : Data Science &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of linear relationships: application to multi-source ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4179-4183, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exemplar-based Hidden Markov Model framework for nonlinear state-space models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 : European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Heat Content Structure Revealed by Un-Supervised Classification of Hydrographic Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSD 2016 : Ocean Sciences Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabed Classification using a steerable Multibeam Eco Sounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture synthesis guided by a low-resolution image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille El Gheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Berthoumieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Gheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthoumieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop, IEEE Image Video and Multidimensional Signal Processing (IVMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric Ensemble Kalman methods for the inpainting of noisy dynamic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec City, Canada. pp.2488-2492, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Local Super-resolution of Missing Data in Multi-sensor Observations of Sea Surface Geophysical Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.TUP.PJ.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data super-resolution using non-local and statistical priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada. pp.676 - 680, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing Gear Recognition from VMS data to Identify Illegal Fishing Activities in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marza Ihsan Marzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2015 - Genova : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gênes, Italy. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Genova.2015.7271551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analog data assimilation: application to 20 years of altimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2015 : 5th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boulder, United States. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4030.5681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal interpolation of Sea Surface Temperature using high resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Canada. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2014.7002988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analog Ensemble Kalman Filter and Smoother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2014 : 4th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean surface current retrieval using a non homogeneous Markov-switching multi-regime model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2014 : 21st IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2968 - 2972, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale dynamics shape the seascape from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES ASC 2014 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergy study between SST, Chl-a and altimeters to improve surface geostrophic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2014 : the 40th COmmittee on SPAce Research scientific assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs Gaussiens conditionnels pour la modélisation inter-échelle de textures : Application à la super-résolution en télédétection satellitaire de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Boussidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised vs. non-supervised hidden semi-Markov modeling for inferring behavioral modes from movement paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden surface dynamical modes and SSH retrievals from a joint analysis of altimetry and microwave SST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 20104 : IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.5123 - 5125, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical emulation of high resolution SAR wind fields from low-resolution model predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 : IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3914 - 3917, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-daily growth increment formation in fish larvae otoliths: Exploring mechanisms with a bioenergetic modelling approach applied to Atlanto-Iberian sardine (Sardina pilchardus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Miguel Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS 2014 : 5th International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolated swell fields from SAR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE San Diego Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Diego, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine acoustic data as new tools for a 3D vision of the abiotic and biotic components of marine ecosystem and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013 : IEEE/OES Acoustics in Underwater Geosciences Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the spatial dynamics of European sea bass: new insights on seasonal migration patterns from electronic tagging off the coast of west Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pontual De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Garren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES ASC 2013 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reykjavick, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walk models for geometry-driven image super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Boussidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 : 38th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.2207 - 2211, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal segmentation and estimation of ocean surface currents from satellite sea surface temperature fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2013 : 20 th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2344 - 2348, </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIP.2013.6738483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics show how high frequency physical features structure the oceanscape and shape the distribution of zooplankton and fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES 2013 : Fisheries Acoustic Science and Technology Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation de la formation structurelle de l’otolithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène De Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de Sclérochronologie 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal segmentation of mesoscale ocean surface dynamics using satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE Bergen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ocean dynamics from SSH and SST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA/GlobCurrent User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do foragers move Lévy or not? Let Generalized Pareto decide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2012: the 3rd International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la géométrie des courbes planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation de données manquantes dans des séquences multi-modales d'images géophysiques satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of velocities and SST with the variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA/GlobCurrent User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resolution data assimilation for missing data interpolation in geophysical sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012: 32th IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Allemagne. pp.1010 - 1013, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling behavioral modes in foraging movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2012: the 3rd International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reveal the multiscale patterns exhibited by animal trajectories ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerkirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2012: the 3rd International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do foragers move Lévy or not ? Let Generalized Pareto decide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2012: the 3rd International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLADAG 2011: 8th international meeting of the classification and data analysis group of the italian statistical society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate log-gaussian Cox process for recognizing natural scene categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2011: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resolution missing data interpolation in SST Image Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual textures as realizations of multivariate log-gaussian Cox processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2011: 24th IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de trajectoires de cyclones à l'aide de forêts aléatoires avec arbres de régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Marie Liberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France. pp.623-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage itératif pour une connaissance a priori des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2011 : 11ème conférence Internationale francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual sonar textures as realizations of log-gaussian Cox processes of visual key points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011: 36th International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques spatiales de points d'intérêt pour la reconnaissance invariante de textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'2010 : 17ème congrès AFRIF-AFIA en reconnaissance des formes et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning with decision trees applied to fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'2010: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational fronts tracking in sea surface temperature images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2010 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'apprentissage faiblement supervisé : arbres de décision et classification itérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès AFRIF-AFIA en Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational data assimilation for missing data interpolation in SST images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'2010 : IEEE International symposium on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptors for sea surface temperature front regularity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'2010: IEEE International symposium on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant descriptors of sonar textures from spatial statistics of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'2010 : proceedings of the 35th International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised classification of objects in images using soft random forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Heraklion, Greece. pp.185 - 198, </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15561-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et apprentissage faiblement supervisé en acoustique halieutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque GRETSI : Groupe de Recherche et d'Etudes du Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de cibles radar dans l'espace temps-fréquence par filtrage particulaire appliqué à la fonction d'inter-ambiguïté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineddine Bouhroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'09 : symposium on signal and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational 1D signal registration and shape geodesics for shape classification: Application to marine biological archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Parisi-Baradad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP'2009 : The 16th International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Santorini, Greece. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDSP.2009.5201203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining image-level and object-level inference for weakly supervised object recognition. Application to fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2009 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE GEODESICS FOR BOUNDARY-BASED OBJECT RECOGNITION AND RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'2009 : The 16th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage de signaux et d'images : Application à l'analyse d'otolithe de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target tracking in the time-frequency domain for a driving aid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineddine Bouhroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Deloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST'09 : 9th International Conference on Intelligent Transport Systems Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised classification with bagging in fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISP 2009 : IEEE International symposium on Intelligent Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.143 - 146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-rigid registration of fish otolith images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasrredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIP'2008 : 8th IASTED International Conference on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Palma De Mallorca, Spain. pp.630-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-rigid registration of shape sequence images: Applications to biological and medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSP'08 : 9th International Conference on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Pékin, China. pp.828 - 831, </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOSP.2008.4697256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast marching and acoustic descriptors based method for fish proportion interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith image by computer vision : extractopn growth rings and recovering shape evolution of accretionary structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosignals 2008 : International Conference on Bio-Inspired Signal Processing Systems31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection a contrario multi-modale de structures curvilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'2008 : 15ème congrès francophone AFRIF-AFIA de reconnaissance des formes et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic models for inferring species mixture from acoustic data in a multi-specific envionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES'08: 6th Ecosystem approach with fisheries acoustics and complementary technologies (SEAFACTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fish school classification for acoustic sensing of marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning using proportion-based information : an application to fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scalarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2008 : 19th international conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel rhythm in diving behaviour of european hake and associated thermal changes revealed by archival tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on tagging and tracking marine fish with electronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Sebastian, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and quantification of organic and mineral contents of fish otoliths using micro-Raman spectrometry : application to european hake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised region-based image segmentation using texture statistics and level-set methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISP'07 : IEEE international symposium on intelligent signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Alcala De Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to decode individual fish movements archived by fish otoliths? A bayesian perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation interpolation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2006 : 13th IEEE International conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.1561 - 1564, </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2006.312605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separability-based kullback divergence weighting and filter selection for texture classification and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR'06 : 18th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hong-Kong, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised calibrated sonar imaging for seabed observation using hidden Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2006 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.693 - 696, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolating orientation fields : an axiomatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV'06 : 9th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria. pp.241 - 254, </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11744085_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region based and incidence dependent segmentation of seabed sonar images using a level set approach combined to local texture statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans'06, Asia Pacific IEEE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Singapour, Singapour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based image segmentation using texture statistics and level-set methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2006 : IEEE international conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.817 - 820, </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational level-set reconstruction of accretionary morphogenesis from images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2006 : 13th IEEE International conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.221 - 224, </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2006.312465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de textures par une approche combinée contours actifs basés région et distributions de co-occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical discrimination of seabed textures in sonar images using concurence statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Brest, France. pp.605 - 610, </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle denoising using a variational multi-wavelet approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Isar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2005 - Europe : IEEE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France. pp.539 - 544, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de statistiques de co-occurrence pour la classification des textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational multi-wavelet restoration of noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2005 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.305 - 308, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2005.1530389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and interpretation of ring structures in images of biological hard tissues: application to fish age and growth estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2005 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Gênes, Italy. pp.830 - 833, </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2005.1530184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale segmentation of textured sonar images using cooccurence statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'04 : International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Singapour, Singapore. pp.3-1691 - 3-1694, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2004.1421397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dense estimation of motion and appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huylia Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVR'04 : IEEE workshop on image and video registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic morphological detection of otolith nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2004 : 17th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom. pp.606 - 609, </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2004.1334602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the extraction of partial 2D rings within otolith images and statistical growth modeling for the Bayesian estimation of fish age and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international symposium on fish otolith research and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Townsville, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fish ageing from otolith images using statistical learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2004 : 17th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Cambridge, United States. pp.503 - 506, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2004.1333821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation temps-fréquence robuste appliquées à l'interprétation de pièces calcifiées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Doncarli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.499 - 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust statistical registration of 3D ultrasound images using texture information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2003 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Spain. pp.581 - 584, </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2003.1247028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust time-frequency model estimation in otolith images for fish age and growth analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Doncarli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2003 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Spain. pp.593 - 596, </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2003.1247314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiquetage statistique d'un graphe de régions pour la détection d'objets mobiles dans des séquences d'images couleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Vannes, France. pp.499 - 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection and tracking of human motion with a view-based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Computer Vision (ECCV 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Copenhague, Denmark. pp.476 - 491, </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-47969-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique non paramétrique et reconnaissance du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'2002 : 13ème congrès francophone AFRIF-AFIA de reconnaissance des formes et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Angers, France. pp.549 - 558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de résumés vidéos par une approche statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2002 : 13ème congrès francophone AFRIF-AFIA de reconnaissance des formes et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Angers, France. pp.153 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of regions of interest based on motion activity for video retrieval with partial query</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2002 : 9th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion recognition using spatio-temporal random walks in sequence of 2D motion-related measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2001 : IEEE International Conference on Image Processing, October 7-10, Thessalonique, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Thessalonique, Greece. pp.652 - 655, </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2001.958203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRF-based moving object detection from MPEG coded video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljabbar Benzougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2001 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Thessalonique, Greece. pp.402 - 405, </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2001.958136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling for motion-based video classification and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMCBIR'2001 : multimedia content-based indexing and retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Hyper-link Creation for Content-Based Browsing and Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shmuel Peleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshops on Content-Based Multimedia Indexing (CBMI'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical motion-based object indexing using optic flow field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2000: 15th international conference on pattern recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Barcelone, Spain. pp.287-290, </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2000.902915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical motion-based retrieval with partial query</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual 2000 : 4th international conference on visual information systems, novembre, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France. pp.96 - 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical motion-based video indexing and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO'2000 : conference on content-based multimedia information acces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France. pp.602 - 619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving object detection in color image sequences using region-level graph labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'99 : Proceedings of the 6th IEEE international conference on image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Kobe, Japan. pp.939 - 943, </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1999.823036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-based feature extraction and ascendant hierarchical classification for video indexing and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual'99 : proceedings of the 3rd international conference on visual information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Amsterdam, Netherlands. pp.221 - 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion segmentation and cloud tracking on noisy infrared image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCIP'99 : SPIE visual communications and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, San Jose, United States. pp.1277 - 1286, </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.334635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion characterization from temporal cooccurrences of local motion-based measures for video indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR'98 : international conference on pattern recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brisbane, Australia. pp.905 - 908, </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.1998.711298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural SPDE solver for uncertainty quantification in high-dimensional ocean dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 55th International Liege Colloquium on Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Liège (B), Belgium. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing data assimilation techniques with deep learning-based eddy detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam El Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Drevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Aouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Reconstruction of Sea Surface Turbidity Dynamics with 4dVarNet Neural Scheme Applied To Gappy Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, CA, United States. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4025-4027, 2023, IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse SPDE priors for uncertainty quantification of neural variational schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Georgenthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2023: 23rd International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bologne (ITA), Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-To-End Kalman Filter In A High Dimensional Linear Embedding Of The Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2022: 11th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4DVarNet: end-to-end learning of multimodal 4DVar models and solvers applied to sea surface dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online everywhere, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching movement ecology of marine top predators with Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lanco Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online everywhere, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the rain-induced wind speed overestimation on SAR observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2022: 11th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Variational DA models and solvers with uncertainty quantification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2022: 11th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural embedding for closure models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2022: 11th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning quasi-geostrophic turbulence parametrizations from a posteriori metrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial multi-modality as a way to improve both performance and interpretability of deep learning models to reconstruct phytoplankton time-series in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog forecasting (AnDA) and large-ensemble ocean simulations to improve satellite-derived gridded products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OceanPredict '19 - GODAE OceanView Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Halifax, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DA: Data-Driven Data Assimilation Applications to the Lorenz system and simulated sea surface heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 : European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation of along-track nadir and SWOT altimetry observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabird drift as a proxy to estimate surface currents in the western Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sánchez-Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 : 19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAE OceanView International School 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using archived datasets for missing data interpolation in ocean remote sensing observation series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Shangai : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Shanghai, China. IEEE/MTS, pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Sea Surface Dynamics from Multi-source Ocean Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO 2016 : A connected ocean: new approaches, new technologies, new challenges for knowledge of ocean processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France. 52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabirds foraging within random forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HMM-based model to geolocate pelagic fish from high-resolution individual temperature and depth histories: European sea bass as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLS5 2014 : 5th Bio-logging Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of linear trends in multisensor time series in the presence of auto- correlated noise: application to the chlorophyll-a SeaWiFS and MERIS datasets and extrapolation to the incoming Sentinel 3 - OLCI mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOCS 2013 : International Ocean Colour Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Darmstadt, Germany. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Sea Surface Temperature Variability Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapron, B., Crisan, D., Holm, D., Mémin, E., Radomska, A. (eds) Stochastic Transport in Upper Ocean Dynamics II. STUOD 2022. Part of the Mathematics of Planet Earth book series (MPE,volume 11). Springer, Cham. Print ISBN 978-3-031-40093-3 Online ISBN 978-3-031-40094-0, https://doi.org/10.1007/978-3-031-40094-0_11. pp.247-260</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-260, 2024, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40094-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCEANS OF BIG DATA AND ARTIFICIAL INTELLIGENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Logares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Alos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Crespo Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Javier del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans. CSIC scientific challenges towards 2030.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-179, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining analog method and ensemble data assimilation: application to the Lorenz-63 chaotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hannart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Data Mining Approaches to Climate Science: proceedings of the 4th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-12, 2015, 978-3-319-17219-4. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17220-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning: application to fish school recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New advances in intelligent signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 372, Springer, pp.203 - 223, 2011, "Studies in computational intelligence", 978-3-642-11738-1. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11739-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New descriptors for image and video indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State-of-the-art in content-based image and video retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.213 - 234, 2001, Computational imaging and vision, 1-4020-0109-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reconstructing global chlorophyll-a variations using a non-linear statistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1419611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Data Manifold Geometry via Non-Contracting Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Coherent Displacements for EnsembleBased Neural Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashank Kumar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of geophysical fields on Deep Learning-based Lagrangian drift simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majorization-Minimization Networks for Inverse Problems: An Application to EEG Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minh Triet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based calibration of ocean carbon models to tackle physical forcing uncertainties and observation sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving calibration and reanalysis challenges of ocean BGC dynamics with neural schemes: a 1D NNPZD case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Memery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-informed deep learning for enhanced swot observations of fine-scale ocean dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cutolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptashanna Thiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural ocean forecasting from sparse satellite-derived observations: a case-study for SSH dynamics and altimetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haslée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement de Boyer Montégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Incremental Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lelarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural variational Data Assimilation with Uncertainty Quantification using SPDE priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-free online learning of subgrid-scale dynamics with neural emulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural SPDE solver for uncertainty quantification in high-dimensional space-time dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Georgenthum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training neural mapping schemes for satellite altimetry with simulation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of sea surface currents from satellite-derived SST-SSH synergies with 4DVarNets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Ship Detection and Characterization in Sentinel-2 Images: A Comprehensive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bou-Laouz Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadaine Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajduch Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VAE approach to sample multivariate extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013214v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence-free continuous normalizing flows for uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaïchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori learning of quasi-geostrophic turbulence parametrization: an experiment on integration steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Deep Learning for the Identification and Reconstruction of Chaotic and Stochastic Dynamical Systems from Noisy and Partial Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931101v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint calibration and mapping of satellite altimetry data using trainable variational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint learning of variational representations and solvers for inverse problems with partially-observed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Observation-based Decomposition of Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can SWOT Improve the Reconstruction of Sea Level Anomaly Fields? Insights for Data-driven Approaches in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface geophysical fields using non-local and statistical priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOA estimation in fluctuating environments: an approximate message-passing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ENSTA Bretagne; Lab-STICC. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624855v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève introduction à la fouille de grandes bases de données océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Piollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire de Physique des Océans (UMR CNRS 6523 - IFREMER - Université de Bretagne Occidentale); Centre de données d'Archivage et de Traitement du Laboratoire d'Océanographie Spatiale (IFREMER); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de grandes bases de données océaniques : nouveaux défis et solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Piollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire de Physique des Océans (UMR CNRS 6523 - IFREMER - Université de Bretagne Occidentale); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Centre de données d'Archivage et de Traitement du Laboratoire d'Océanographie Spatiale (IFREMER); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we model otolith growth and opacity patterns as a response to environmental factors and fish metabolism ? A DEB-based framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Millner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of California (University of California); Department of biology (University of Bergen); Laboratoire des sciences de l'environnement marin (UMR CNRS 6539 - Institut Universitaire Européen de la Mer (IUEM) - Université de Bretagne Occidentale (UBO) - Institut de Recherche pour le Développement (IRD)); Centre for Environment, Fisheries &amp; Aquaculture Science (Centre for Environment, Fisheries &amp; Aquaculture Science); National Institute of Aquatic Resources, Technical University of Denmark (National Institute of Aquatic Resources, Technical University of Denmark); Vrje Universiteit, Department of theoretical biology (Vrje Universiteit, Department of theoretical biology); Institut français de recherche pour l'exploitation de la mer (IFREMER); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud - ENSTA Bretagne - Ecole Nationale d'ingénieurs de Brest). 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Parametric Statistical Analysis of Scene Activity for Motion-Based Video Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4005, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des otolithes aux satellites : méthodes et applications du traitement du signal et des images pour l'observation de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de bretagne occidentale, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00693172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1056"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronan Fablet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, IMT Atlantique, Brest, FRlab-STICC, Brest, FRINRIA team Odyssey, Brest, FR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ronan-fablet-all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6462-423X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135320852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=0donG7gAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Computational Complexity in Continuous-Depth Models: Neural Ordinary Differential Equations With Trainable Numerical Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (1), pp.1045-1051. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2025.3599629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap-free GNSS-R wind field reconstruction: A neural mapping scheme and initial validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estel Cardellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 334, pp.115218. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-only deep learning for gappy satellite-derived ocean colour data using 4DVarNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tgrs.2025.3624465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05338406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Data Assimilation for Regime Shift Monitoring of an Idealized AMOC Chaotic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ms004462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal learning–based reconstruction of high-resolution spatial wind speed fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gensse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.e2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eds.2024.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Variational Data Assimilation with Uncertainty Quantification Using SPDE Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/AIES-D-24-0060.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating wide-swath altimetry data into Level-4 multi-mission maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ballarotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellemin-Laponnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-63-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural prediction of Lagrangian drift trajectories on the sea surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/AIES-D-24-0052.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the variability of deep ocean particle flux collected by sediment traps using satellite data and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsey A Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-4309-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting particle catchment areas of deep-ocean sediment traps using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.1149-1165. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-1149-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-Aware Neural Calibration for Wide Swath Altimetry Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3363503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online calibration of deep learning sub-models for hybrid numerical modeling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.402. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01880-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach to Extract Balanced Motions From Sea Surface Height Snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (7), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL106623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional encoding and normalizing flows: a deep learning approach for offshore wind speed probabilistic forecasting in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/aies-d-23-0112.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted Trends in Chlorophyll‐ a Satellite Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (14), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL108916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based prediction of the particles catchment area of deep ocean sediment traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-2777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of Sea Surface Currents From Satellite‐Derived SST‐SSH Synergies With 4DVarNets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), e2023MS003609 (19p.). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023MS003609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering users and developers to shape together the next-generation ocean reanalyses: Ocean reanalyses workshop of the European Copernicus Marine Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxue Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdallé-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Drevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dillon Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-24-0034.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Neural Mapping Schemes for Satellite Altimetry With Simulation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023MS003959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transformer Network With Sparse Augmented Data Representation and Cross Entropy Loss for AIS-Based Vessel Trajectory Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.21596-21609. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3349957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Regime Segmentation of Sentinel-1 Observation Learning From NEXRAD Collocations With Convolution Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3353311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOINet: ocean state reconstructions through remote-sensing, in-situ sparse observations and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cutolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Zarokanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1151868. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1151868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Mode Convolutional Neural Network to reconstruct satellite-derived chlorophyll-a time series in the global ocean from physical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1077623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal 4DVarNets for the reconstruction of sea surface dynamics from SST-SSH synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3268006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded nonlinear forecasts of partially observed geophysical systems with physics-constrained deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Brunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 446, pp.133630. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2022.133630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4DVarNet-SSH: end-to-end learning of variational interpolation schemes for nadir and wide-swath satellite altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Georgenthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (8), pp.2119--2147. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-1-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Quilodrán-Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Farchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (6), pp.1361-1387. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification When Learning Dynamical Models and Solvers With Variational Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.e2022MS003446. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022MS003446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-based 4DVarNet uncertacinty quantification for the reconstruction of sea surface height dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.e18. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eds.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal deep learning for cetacean distribution modeling of fin whales (Balaenoptera physalus) in the western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nguyen Hong Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matwins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.2003-2024. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06029-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reexamining the Estimation of Tropical Cyclone Radius of Maximum Wind from Outer Size with an Extensive Synthetic Aperture Radar Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Piolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151 (12), pp.3169-3189. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-23-0119.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the extended dynamic mode decomposition with latent observables: the latent EDMD framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning : Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.025018. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-2153/acccd6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of rain-induced errors for wind speed estimation on SAR observations using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3291236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori learning for quasi‐geostrophic turbulence parametrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022MS003124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-dimensional temperature, salinity and mixed-layer depth in the Gulf Stream, reconstructed from remote-sensing and in situ observations with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Balem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.1221 - 1244. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1221-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation of Metoceanic Processes Using SAR Observations and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.851. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14040851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using generative adversarial networks (GAN) to simulate central-place foraging trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lanco Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.1275-1287. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Neural Interpolation of Satellite-Derived Sea Surface Suspended Sediment Concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14164024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep inference of seabird dives from GPS-only records: Performance and generalization properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lanco Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.e1009890. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning techniques applied to super-resolution chemistry transport modeling for operational uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (8), pp.085001. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7620/ac17f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">END-TO-END PHYSICS-INFORMED REPRESENTATION LEARNING FOR SATELLITE OCEAN REMOTE SENSING DATA: APPLICATIONS TO SATELLITE ALTIMETRY AND SEA SURFACE CURRENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, V-3-2021, pp.295-302. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2021-295-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susheel Adusumilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03215002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Interpolation of Sea Surface Suspended Concentrations Derived from Ocean Colour Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (17), pp.3537. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13173537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Subsurface Mediterranean Water Eddies on Sound Propagation Using ROMS Output and the Bellhop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Hossein Hassantabar Bozroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mohammad Mahdizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Akbarinasab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Claudia Barbosa Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.3617. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13243617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Reconstruction of Sea Surface Currents from AIS Maritime Traffic Data Using Trainable Variational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaïchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13163162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Variational Data Assimilation Models and Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.article n° e2021MS002572. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021MS002572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTrackNet-A Maritime Anomaly Detector using Probabilistic Neural Network Representation of AIS Tracks and A Contrario Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3055614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388260v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical invariance in neural networks for subgrid-scale scalar flux modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Interpolation and Representation Learning for Irregularly Sampled Satellite-Derived Geophysical Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.655224. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2021.655224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-NetGen 1.0: from symbolic partial differential equation (PDE) representations of physical processes to trainable neural network representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3373-3382. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-3373-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reconstructing Global Chlorophyll-a Variations Using a Non-linear Statistical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.e618249. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.618249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of data-driven and learning-based interpolations of along-track Nadir and wide-swath Swot altimetry observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ballarotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.3806. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12223806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Global Chlorophyll-a Variations Using a Non-linear Statistical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.e00464. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network Approaches to Reconstruct Phytoplankton Time-Series in the Global Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Brini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (24), pp.4156. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Latent Dynamics for Partially-Observed Chaotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (10), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0019309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.103755. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189136v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN-Based Target Recognition and Identification for Infrared Imaging in Defense Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D’acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (9), pp.2040. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19092040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into behavioural ecology of European seabass off the West Coast of France: implications at local and population scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Garren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsy086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Networks as Flows of Diffeomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00890-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship identification and characterization in Sentinel-1 SAR images with multi-task deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11242997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Data Assimilation of Along-Track Nadir and Wide-Swath SWOT Altimetry Observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.2530 - 2540. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2903941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale brain MRI super-resolution using deep 3D convolutional networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101647. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Interpolation of Sea Level Anomalies using Analog Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Fenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11070858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafting behaviour of seabirds as a proxy to describe surface ocean currents in the Balearic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gómez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36819-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural-Network-based Kalman Filters for the Spatio-Temporal Interpolation of Satellite-derived Sea Surface Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1864. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mesoscale altimetric data from a multi-tracer convolutional processing of standard satellite-derived products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (5), pp.2518-2525. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2750491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial pour le numéro spécial CFPT'2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro double spécial Colloque CFPT 2018, 2017-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Interpolation of Cloudy SST Fields Using Conditional Analog Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWOT Spatial Scales in the Western Mediterranean Sea Derived from Pseudo-Observations and an Ad Hoc Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10040599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Models for the Spatio-Temporal Interpolation of satellite-derived SST Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.647 - 657. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2749184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent heat patterns revealed by unsupervised classification of Argo temperature profiles in the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.275 - 292. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing fishing monitoring with spaceborne Vessel Detection System (VDS) and Automatic Identification System (AIS) to assess illegal fishing in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Adrianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Nhunfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing Gear Identification from Vessel-Monitoring-System-based Fishing Vessel Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marza Ihsan Marzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerbaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2723278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling spectral analysis and hidden Markov models for the segmentation of behavioural patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.5 - 20. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-017-0111-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analog Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (10), pp.4093 - 4107. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-16-0441.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface temperature fields using non-local and statistical priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (6), pp.2665 - 2675. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2523605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and parameter sensitivity test for reconstructing swell field based on Ensemble Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.art.2000 - </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16122000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HMM-based model to geolocate pelagic fish from high-resolution individual temperature and depth histories: European sea bass as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321 (2), pp.10 - 22. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal patterns of fine-scale to mesoscale upper ocean dynamics in an Eastern Boundary Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEETC2: Ocean color atmospheric corrections in coastal complex waters using a Bayesian latent class model and potential for the incoming sentinel 3 - OLCI mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fanton d'Andon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.39 - 49. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilative 2-D Lagrangian Transport Model for the Estimation of Oil Leakage Parameters From SAR Images: Application to the Montara Oil Spill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budhi Gunadharma Gautama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (11), pp.4962 - 4969. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2606110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal decomposition of satellite-derived SST-SSH fields: links between surface data and ocean interior dynamics in the Agulhas region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (11), pp.5106 - 5112. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2605040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based Emulation of Sea Surface Wind Fields from Numerical Model Outputs and SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.4742-4750. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2496503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining fishing spatial strategies from VMS data: Insights from the world's largest monospecific fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.223 - 230. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Pareto for Pattern-Oriented Random Walk Modelling of Organisms' Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0132231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad impacts of fine-scale dynamics on seascape structure from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5239. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale event-based mining in geophysical time series: characterization and distribution of significant time-scales into the Sea Surface Temperature anomalies relatively to ENSO periods from 1985 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (8), pp.1939-1404. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2329921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of geometric planar deformations: application to wild animals electronic tracking and satellite ocean observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3627 - 3636. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2274157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of time-varying regimes in remote sensing time series: application to the forecasting of satellite-derived suspended matter concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.406 - 417. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2360239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Event-Based Mining in Geophysical Time Series: Characterization and Distribution of Significant Time-Scales in the Sea Surface Temperature Anomalies Relatively to ENSO Periods from 1985 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hembise Fanton D Andon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (8), pp.3543 - 3552. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2329921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of mesoscale ocean surface dynamics using satellite SST and SSH observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (7), pp.4227 - 4235. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2280494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement stochastique de la résolution spatiale des traceurs géophysiques de l'océan : application aux observations satellitaires de la température de surface de l'océan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Boussidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.66 - 78. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2013.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation techniques alter the mineral and organic fractions of fish otoliths: insights using Raman micro-spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-6893-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation variationnelle de séquences multi-modales d'images satellitaires de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (3-4-5), pp.433 -. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.29.433-454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of linear trends in multisensor time series in the presence of autocorrelated noise: Application to the chlorophyll-a SeaWiFS and MERIS data sets and extrapolation to the incoming Sentinel 3-OLCI mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (8), pp.3752 - 3763. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrc.20264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do the organic and mineral fractions drive the opacity of fish otoliths? Insights using Raman microspectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (5), pp.711-719. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2012-0298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SST spatial anisotropic covariances from METOP-AVHRR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141 (5), pp.144 - 148. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesics-Based Image Registration: Applications To Biological And Medical Images Depicting Concentric Ring Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (11), pp.4436-4446. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2273670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models: The Best Models for Forager Movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation varationnelle de séquences multimodales d'images satellitaires de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (3), pp.433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov models: the best models for forager movements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e71246. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations of survival and growth of European hake in captivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (6), pp.949-954. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2109.2011.02893.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bags-of-Features for fish school cluster characterization in pelagic ecosystems: application to the discrimination of juvenile and adult anchovy clusters off Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Peraltilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (8), pp.1329 - 1339. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of European flounder life history patterns discloses alternatives to catadromy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Babaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 465, pp.267 - 280. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing individual food and growth histories from biogenic carbonates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 447, pp.151 - 164. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical descriptors of ocean regimes from the geometric regularity of SST observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (5), pp.851 - 855. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2012.2184258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-point Based Analysis of Sonar Images: Application to Seabed Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (4), pp.1171-1184. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2165848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel vertical migration of European hake Merluccius merluccius and associated temperature histories: insights from a pilot data-storage tagging (DST) experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.728-734. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2012.03345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial statistics of objects in 3-D sonar images: application to fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.56 - 59. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2160328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the spatial interactions between ecosystem components from acoustic survey data: application of the Northern SCH off Peru.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danile Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), pp.740 - 754. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on fish otolith biomineralization using a bioenergetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Mosegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction hotspot identification using sequence-based frequency-derived features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification faiblement supervisée : arbre de décision probabiliste et apprentissage itératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object recognition using proportion-based prior information : application to fisheries ac oustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.153 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning with decision trees applied to fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2254-2257. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of metabolism on stable isotope dynamics: a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger M. Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian A.L.M. Kooijman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365 (1557), pp.3455-3468. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational region-based segmentation using multiple texture statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (12), pp.3146 - 3156. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2071290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational shape matching for shape classification and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (12), pp.1650--1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying fish schools and estimating their species proportions in fishery-acoustic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (6), pp.1136 - 1142. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsp109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape geodesics for the classification of calcified structures: beyond Fourier shape descriptors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasrredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 98 (1-3), pp.8 - 15. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabed segmentation using optimized statistics of sonar textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (6), pp.1621 - 1631. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2006362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage de signaux et d'images : application au décryptage d'archives biologiques marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasrredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (4), pp.255 - 268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing individual shape histories of fish otoliths : a new image-based tool for otolith growth analysis and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2-3), pp.148 - 159. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2008.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and future of individual markers for the ecosystem approach to fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2009035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent progress in fisheries acoustics made by Ifremer with examples from the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2009027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological developments for improved bottom detection with the ME70 multibeam echosounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (6), pp.1015 - 1022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Image-based reconstruction of shape deformation of biological structures using a level-set representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 111 (3), pp.295 - 306. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2007.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc and Enolato-Magnesium Complexes Based on Bi-, Tri- and Tetradentate Aminophenolate Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouyahyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.2279-2291. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b812754a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of texural statistics using a similarity measure : application to texture recognition and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pieczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3-4), pp.425 - 434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of textural statistics using a similarity measure: application to texture recognition and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pieczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3-4), pp.425 - 434. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-008-0108-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Image-based reconstruction of shape deformation of biological structures using a variational level-set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation texturales des images sonar des fonds marins par une approche variationnelle basée région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1-2), pp.73 - 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer vision and otolith : toward a modelisation of the morphogenesis of accretionary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.150 - 154. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:072218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding otolith biomineralization processes: new insights into microscale spatial distribution of organic and mineral fractions from Raman microspectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 392 (3), pp.551-560. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-008-2273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Bayesian reconstruction of individual life histories from otolith signatures : case study of Sr : Ca transects of eel (Anguilla anguilla) otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (1), pp.152 - 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are hake otolith macrostructures randomly deposited ? Insights from an unsupervised statistical and quantitative approach applied to Meditteranean hake otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Mellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (6), pp.1191 - 1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning applied to computer-assisted fish age and growth estimation from otolith images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2-3), pp.219 - 228. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2006.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic morphological detection of otolith nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (6), pp.656 - 666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-local extraction of ring structures in images of biological hard tissues: application to the Bayesian interpretation of fish otoliths for age and growth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.1414 - 1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated fish age estimation from otolith images using statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (2-3), pp.279 - 290. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2004.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion recognition using non parametric image motion models estimated from temporal and multiscale cooccurrence statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (12), pp.1619 - 1624. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2003.1251155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric motion characterization using causal probabilistic models for video indexing and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2002.999674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric motion activity analysis for statistical retrieval with partial query</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), pp.257 - 270. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011238113358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training end-to-end neural mapping schemes from simulation data for the reconstruction of global-scale sea surface fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Naily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-TT 2026 - OceanPredict Artificial Intelligence Task Team workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling End-to-end neural DA up to real-world problems: a case study for global-scale SLA mapping and 4DVarNets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nauily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2026 - General Assembly of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-21696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Neural Forecasts of Sea Surface Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haslée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement de Boyer Montégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025 Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, BREST, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential importance resampling of particle-in-cell for swell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momme Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics IV: STUOD 2024 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OceanBench: A Benchmark for Data-Driven Global Ocean Forecasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Aouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fully differentiable neural ocean model with Veros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EurIPS 2025 - Differentiable Systems and Scientific Machine Learning - A workshop @</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Copenhagen, Denmark. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Data assimilation &amp; SPDE with a generative extension of 4DVarNet schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSTE 2024 - Journée « Modèles génératifs : Théorie, apprentissage et applications environnementales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines ParisTech et INRAe, chaire GeoLearning, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Lagrangian Drift Simulation on Sea Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Informatics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alan Turing Institute, Apr 2024, London, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sampling Strategies on the Monitoring of Climate Regime Shifts with a Learning Data Assimilation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.7555-7559, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for Lagrangian drift simulation at the sea surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trainable dynamical estimation of above-surface wind speed using underwater passive acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gensse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pensieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limerick, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Ship Classification on Medium Resolution SAR Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bou Laouz Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadaine Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajduch Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeaSAR 2023: workshop on Coastal and Marine applications of SAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, longyearbyen, Norway. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Neural Optimal Interpolation Models and Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Georgenthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2023 - 23rd International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic. pp.367-381, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36027-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric Kalman filter (PKF) tour of data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Approaches of Atmospheric Constituents Data Assimilation and Inverse Modeling | BIRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Lagrangian Drift Simulation at Sea Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - 54th International Liège Colloquium on Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OceanBench: The Sea Surface Height Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emmanuel Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Gorbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ballarotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, France. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.15599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-only learning of 4DVarNet neural schemes for the reconstruction of sea surface turbidity dynamics from gappy satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023: European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union, Apr 2023, Vienna, Austria. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning approaches to simulate Lagrangian particle dynamics at sea surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Tech Week 2022, Session "Marine Litter Solutions for Monitoring Mitigation and Prevention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Calibration and Mapping of Satellite Altimetry Data Using Trainable Variational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ubelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Singapore, Singapore. pp.1536-1540, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Variational Models for the Reconstruction of Sea Surface Currents Using Ais Data Streams: A Case Study on the Sicily Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaïchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boussidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6821-6824, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Kalman Filter in a High Dimensional Linear Embedding of the Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2021 - Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Londres, United Kingdom. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18988-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint calibration and mapping of satellite altimetry data using trainable variaitional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of Rainfall Regimes by Machine Learning on a Colocalized Nexrad/Sentinel-1 Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.307-309, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Fields for Fast and Scalable Interpolation of Geophysical Ocean Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emmanuel Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Workshop on Machine Learning and the Physical Sciences (NeurIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New Orleans, France. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2211.10444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">END-TO-END LEARNING OF VARIATIONAL MODELS AND SOLVERS FOR THE RESOLUTION OF INTERPOLATION PROBLEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto (Virtual conference), Canada. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning stochastic dynamical systems with neural networks mimicking the Euler-Maruyama scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end physics-informed representation learning from and for satellite ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahmoud Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS 2021 : Intenational Society for Photogrammetry and Remote Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Learning of Variational Interpolation Schemes for Satellite-Derived SSH Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahmoud Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.7418-7421, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised reconstruction of sea surface currents from AIS maritime traffic data using learnable variational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaïchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9415038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Internal tides from wide-swath altimeter data using Convolutional Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation-based Learning of Chaotic Dynamical Systems from Noisy and Partial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 : International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Abnormal Vessel Behaviors from AIS data using GeoTrackNet: from the Laboratory to the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBDW 2020 : 2nd Maritime Big Data Workshop part of MDM 2020 : 21st IEEE International Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Versailles, France. pp.264-268, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM48529.2020.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Endmember Dynamics in Multitemporal Hyperspectral Data Using A State-Space Model Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated NN generation: from the symbolic computation to the design of NN architectures for numerical predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMWF-ESA Workshop on Machine Learning for Earth System Observation and Prediction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically Informed Neural Networks for the Simulation and Data-Assimilation of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.3490-3493, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss39084.2020.9323081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Chaotic and Stochastic Dynamics from Noisy and Partial Observation using Variational Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2020 : 10th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven and learning-based interpolations of along-track Nadir and wide-swath SWOT altimetry observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ballarotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2020 : 10th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3429309.3429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint learning of variational data assimilation models and solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMWF-ESA 2020 - Workshop on Machine Learning for Earth System Observation and Prediction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux antagonistes génératifs pour la reconstruction super-résolution et la segmentation en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Apprentissage Profond : Théorie et Applications (APTA@EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak supervision learning for semantic segmentation of metoceanic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Informatics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster-RCNN with a compact CNN backbone for target detection in infrared images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D’acremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE Security+Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2575756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de type message passing pour la localisation de source en milieu fluctuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end learning of optimal interpolators for geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning stochastic representations of geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 : 44th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constrained Dynamical Embeddings for Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L Brunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring hidden equations using Quasi-Geostrophic theory guided machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 : General Assembly 2019 of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria. pp.2019 - 15250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Integration Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface dynamics reconstruction using neural networks based kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - International Geoscience and remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unseen targets during inference in infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D’acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE SECURITY DEFENCE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VON MISES PRIOR FOR PHASE-NOISY DOA ESTIMATION: THE VITAMIN ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater Acoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning ocean dynamical priors from noisy data using assimilation-derived neural nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - International Geoscience and remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-résolution et segmentation simultanées d’IRM cérébrales néonatales par réseaux antagonistes génératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d’Imagerie du Vivant (CNIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks with Stochastic Layers for Acoustic Novelty Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver S. Kirsebom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Frazão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Matwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 : International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Generalized Quasi-Geostrophic Models Using Deep Neural Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 : 33rd Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous super-resolution and segmentation using a generative adversarial network: Application to neonatal brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venice, Italy. pp.991-994, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning differential transport operators for the joint super-resolution of sea surface tracers and prediction of subgrid-scale features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 : 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AT-SEA EXPERIMENTAL EVALUATION OF THE INFLUENCE OF ENVIRONMENTAL FLUCTUATIONS ON THE ACOUSTIC COHERENCE RADIUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaultier Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater Acoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation schemes as a framework for learning dynamical model from partial and noisy observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 : General Assembly 2019 of the European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task deep learning from Sentinel-1 SAR: ship detection, classification and length estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS'19 : Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EddyNet: A Deep Neural Network For Pixel-Wise Classification of Oceanic Eddies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain. pp.1764-1767, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approximate Message Passing Approach for DOA Estimation in Phase Noisy Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2018 - international conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Surrey, United Kingdom. pp.385-394, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation par Analogues de Données Altimétriques Nadir et SWOT dans la Mer Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data­-driven and learning-­based approaches for the spatio­temporal interpolation of SLA fields from current and future satellite­-derived altimeter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lopez-Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gómez­navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"25 Years of Progress in Radar Altimetry" Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Punta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-task Deep Learning Architecture for Maritime Surveillance using AIS Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2018.00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808176v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AIS-based Deep Learning Model for Vessel Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO CRME Maritime Big Data Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation for along-track nadir and SWOT altimetry data in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinear residual Neural Network for the identification and forecasting of dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2018 : European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between SAR and AIS data for the surveillance of the maritime traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longépé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR Oceanography workshop, SeaSAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks for Vessel Monitoring Using AIS Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS'18 Charleston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network models for spatio-temporal geophysical fields reconstruction : application to sea surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2018: 20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17913-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature prediction and reconstruction using patch-level neural network representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 : IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones artificiels pour la prédiction et la reconstruction de dynamiques océanographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFPT 2018 - Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Fine-scale Multiplatform Experiments in the Southwest Mediterranean Sea: Lessons Learnt in the Last Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simón Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sánchez-Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bàrbara Barceló-Llull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"25 Years of Progress in Radar Altimetry" Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Punta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning models for geophysical spatio-temporal fields reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog assimilation for high-dimensional geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSE 2017 : Workshop on Data Science and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain MRI Super-Resolution using Deep 3D Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.197 - 200, </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2017 : 25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition Non-négative de Dynamiques Géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strike-Alert: Towards Real-time, High Resolution Navigational Software for Whale Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTECH 2017 : 5th annual IEEE Conference on Technologies for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SusTech.2017.8333534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning multi-tracer convolutional models for the reconstruction of high-resolution SSH fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 : IEEE Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Wroth, United States. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8126981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal interpolation of altimeter-derived SSH fields using Analog Data Assimilation: A Case-Study In The South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenglin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 : IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating SWOT capabilities to detect meso and submesoscale eddies in the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 : 19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-adapted convolution-based super-resolution of irregularly-sampled ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven assimilation of irregularly-sampled image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward data-driven methods in geophysics: the Analog Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 : 19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting ocean observation and simulation big data to improve satellite-derived geophysical products: Analog strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Huynh Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS'17: Big Data from Space Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ocean stratification on small-scale physical oases for pelagic life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium Drivers of dynamics of small pelagic fish resources </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative and Sparse Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSE 2017 : Data Science &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exemplar-based Hidden Markov Model framework for nonlinear state-space models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2016 : European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of linear relationships: application to multi-source ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4179-4183, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Heat Content Structure Revealed by Un-Supervised Classification of Hydrographic Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSD 2016 : Ocean Sciences Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabed Classification using a steerable Multibeam Eco Sounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture synthesis guided by a low-resolution image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille El Gheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Berthoumieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Gheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthoumieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop, IEEE Image Video and Multidimensional Signal Processing (IVMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric Ensemble Kalman methods for the inpainting of noisy dynamic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec City, Canada. pp.2488-2492, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Local Super-resolution of Missing Data in Multi-sensor Observations of Sea Surface Geophysical Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.TUP.PJ.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data super-resolution using non-local and statistical priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada. pp.676 - 680, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analog data assimilation: application to 20 years of altimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2015 : 5th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boulder, United States. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4030.5681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing Gear Recognition from VMS data to Identify Illegal Fishing Activities in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marza Ihsan Marzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2015 - Genova : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gênes, Italy. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Genova.2015.7271551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal interpolation of Sea Surface Temperature using high resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - St John's : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, St. John'S, Canada. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2014.7002988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analog Ensemble Kalman Filter and Smoother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI 2014 : 4th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean surface current retrieval using a non homogeneous Markov-switching multi-regime model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2014 : 21st IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2968 - 2972, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale dynamics shape the seascape from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES ASC 2014 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergy study between SST, Chl-a and altimeters to improve surface geostrophic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2014 : the 40th COmmittee on SPAce Research scientific assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised vs. non-supervised hidden semi-Markov modeling for inferring behavioral modes from movement paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs Gaussiens conditionnels pour la modélisation inter-échelle de textures : Application à la super-résolution en télédétection satellitaire de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Boussidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical emulation of high resolution SAR wind fields from low-resolution model predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 : IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3914 - 3917, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-daily growth increment formation in fish larvae otoliths: Exploring mechanisms with a bioenergetic modelling approach applied to Atlanto-Iberian sardine (Sardina pilchardus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Miguel Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOS 2014 : 5th International Otolith Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden surface dynamical modes and SSH retrievals from a joint analysis of altimetry and microwave SST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 20104 : IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.5123 - 5125, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the spatial dynamics of European sea bass: new insights on seasonal migration patterns from electronic tagging off the coast of west Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pontual De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Garren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES ASC 2013 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reykjavick, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walk models for geometry-driven image super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Boussidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 : 38th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.2207 - 2211, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine acoustic data as new tools for a 3D vision of the abiotic and biotic components of marine ecosystem and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013 : IEEE/OES Acoustics in Underwater Geosciences Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal segmentation and estimation of ocean surface currents from satellite sea surface temperature fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2013 : 20 th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2344 - 2348, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIP.2013.6738483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolated swell fields from SAR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE San Diego Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Diego, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics show how high frequency physical features structure the oceanscape and shape the distribution of zooplankton and fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES 2013 : Fisheries Acoustic Science and Technology Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation de la formation structurelle de l’otolithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène De Pontual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de Sclérochronologie 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal segmentation of mesoscale ocean surface dynamics using satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2013 : proceedings of the MTS/IEEE Bergen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la géométrie des courbes planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ocean dynamics from SSH and SST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA/GlobCurrent User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do foragers move Lévy or not? Let Generalized Pareto decide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2012: the 3rd International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation de données manquantes dans des séquences multi-modales d'images géophysiques satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of velocities and SST with the variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA/GlobCurrent User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resolution data assimilation for missing data interpolation in geophysical sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012: 32th IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Allemagne. pp.1010 - 1013, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reveal the multiscale patterns exhibited by animal trajectories ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Weimerkirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2012: the 3rd International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling behavioral modes in foraging movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2012: the 3rd International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do foragers move Lévy or not ? Let Generalized Pareto decide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2012: the 3rd International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLADAG 2011: 8th international meeting of the classification and data analysis group of the italian statistical society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resolution missing data interpolation in SST Image Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual textures as realizations of multivariate log-gaussian Cox processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2011: 24th IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de trajectoires de cyclones à l'aide de forêts aléatoires avec arbres de régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Marie Liberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France. pp.623-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate log-gaussian Cox process for recognizing natural scene categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2011: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage itératif pour une connaissance a priori des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2011 : 11ème conférence Internationale francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual sonar textures as realizations of log-gaussian Cox processes of visual key points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011: 36th International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques spatiales de points d'intérêt pour la reconnaissance invariante de textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'2010 : 17ème congrès AFRIF-AFIA en reconnaissance des formes et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning with decision trees applied to fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'2010: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational fronts tracking in sea surface temperature images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2010 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'apprentissage faiblement supervisé : arbres de décision et classification itérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès AFRIF-AFIA en Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational data assimilation for missing data interpolation in SST images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'2010 : IEEE International symposium on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptors for sea surface temperature front regularity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'2010: IEEE International symposium on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant descriptors of sonar textures from spatial statistics of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'2010 : proceedings of the 35th International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised classification of objects in images using soft random forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Heraklion, Greece. pp.185 - 198, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15561-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et apprentissage faiblement supervisé en acoustique halieutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque GRETSI : Groupe de Recherche et d'Etudes du Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining image-level and object-level inference for weakly supervised object recognition. Application to fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2009 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE GEODESICS FOR BOUNDARY-BASED OBJECT RECOGNITION AND RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'2009 : The 16th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de cibles radar dans l'espace temps-fréquence par filtrage particulaire appliqué à la fonction d'inter-ambiguïté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineddine Bouhroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'09 : symposium on signal and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational 1D signal registration and shape geodesics for shape classification: Application to marine biological archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Parisi-Baradad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP'2009 : The 16th International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Santorini, Greece. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDSP.2009.5201203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage de signaux et d'images : Application à l'analyse d'otolithe de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target tracking in the time-frequency domain for a driving aid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineddine Bouhroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Deloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST'09 : 9th International Conference on Intelligent Transport Systems Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised classification with bagging in fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISP 2009 : IEEE International symposium on Intelligent Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.143 - 146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-rigid registration of fish otolith images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasrredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIP'2008 : 8th IASTED International Conference on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Palma De Mallorca, Spain. pp.630-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-rigid registration of shape sequence images: Applications to biological and medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSP'08 : 9th International Conference on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Pékin, China. pp.828 - 831, </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOSP.2008.4697256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection a contrario multi-modale de structures curvilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'2008 : 15ème congrès francophone AFRIF-AFIA de reconnaissance des formes et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast marching and acoustic descriptors based method for fish proportion interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTS/IEEE Oceans 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith image by computer vision : extractopn growth rings and recovering shape evolution of accretionary structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosignals 2008 : International Conference on Bio-Inspired Signal Processing Systems31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic models for inferring species mixture from acoustic data in a multi-specific envionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES'08: 6th Ecosystem approach with fisheries acoustics and complementary technologies (SEAFACTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fish school classification for acoustic sensing of marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning using proportion-based information : an application to fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scalarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2008 : 19th international conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel rhythm in diving behaviour of european hake and associated thermal changes revealed by archival tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on tagging and tracking marine fish with electronic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Sebastian, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and quantification of organic and mineral contents of fish otoliths using micro-Raman spectrometry : application to european hake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised region-based image segmentation using texture statistics and level-set methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISP'07 : IEEE international symposium on intelligent signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Alcala De Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to decode individual fish movements archived by fish otoliths? A bayesian perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation interpolation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2006 : 13th IEEE International conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.1561 - 1564, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2006.312605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separability-based kullback divergence weighting and filter selection for texture classification and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR'06 : 18th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hong-Kong, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised calibrated sonar imaging for seabed observation using hidden Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2006 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.693 - 696, </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolating orientation fields : an axiomatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV'06 : 9th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria. pp.241 - 254, </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11744085_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region based and incidence dependent segmentation of seabed sonar images using a level set approach combined to local texture statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans'06, Asia Pacific IEEE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Singapour, Singapour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational level-set reconstruction of accretionary morphogenesis from images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2006 : 13th IEEE International conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.221 - 224, </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2006.312465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based image segmentation using texture statistics and level-set methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2006 : IEEE international conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.817 - 820, </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de textures par une approche combinée contours actifs basés région et distributions de co-occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical discrimination of seabed textures in sonar images using concurence statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Brest, France. pp.605 - 610, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de statistiques de co-occurrence pour la classification des textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational multi-wavelet restoration of noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2005 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.305 - 308, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2005.1530389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle denoising using a variational multi-wavelet approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Isar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2005 - Europe : IEEE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France. pp.539 - 544, </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and interpretation of ring structures in images of biological hard tissues: application to fish age and growth estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2005 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Gênes, Italy. pp.830 - 833, </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2005.1530184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale segmentation of textured sonar images using cooccurence statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'04 : International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Singapour, Singapore. pp.3-1691 - 3-1694, </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2004.1421397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dense estimation of motion and appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huylia Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVR'04 : IEEE workshop on image and video registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic morphological detection of otolith nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2004 : 17th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom. pp.606 - 609, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2004.1334602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the extraction of partial 2D rings within otolith images and statistical growth modeling for the Bayesian estimation of fish age and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international symposium on fish otolith research and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Townsville, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fish ageing from otolith images using statistical learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2004 : 17th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Cambridge, United States. pp.503 - 506, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2004.1333821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation temps-fréquence robuste appliquées à l'interprétation de pièces calcifiées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Doncarli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.499 - 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust statistical registration of 3D ultrasound images using texture information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2003 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Spain. pp.581 - 584, </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2003.1247028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust time-frequency model estimation in otolith images for fish age and growth analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Doncarli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2003 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Spain. pp.593 - 596, </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2003.1247314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiquetage statistique d'un graphe de régions pour la détection d'objets mobiles dans des séquences d'images couleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Vannes, France. pp.499 - 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection and tracking of human motion with a view-based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Computer Vision (ECCV 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Copenhague, Denmark. pp.476 - 491, </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-47969-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique non paramétrique et reconnaissance du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'2002 : 13ème congrès francophone AFRIF-AFIA de reconnaissance des formes et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Angers, France. pp.549 - 558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de résumés vidéos par une approche statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2002 : 13ème congrès francophone AFRIF-AFIA de reconnaissance des formes et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Angers, France. pp.153 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of regions of interest based on motion activity for video retrieval with partial query</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2002 : 9th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion recognition using spatio-temporal random walks in sequence of 2D motion-related measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2001 : IEEE International Conference on Image Processing, October 7-10, Thessalonique, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Thessalonique, Greece. pp.652 - 655, </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2001.958203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRF-based moving object detection from MPEG coded video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljabbar Benzougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2001 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Thessalonique, Greece. pp.402 - 405, </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2001.958136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling for motion-based video classification and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMCBIR'2001 : multimedia content-based indexing and retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Hyper-link Creation for Content-Based Browsing and Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shmuel Peleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshops on Content-Based Multimedia Indexing (CBMI'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical motion-based object indexing using optic flow field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2000: 15th international conference on pattern recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Barcelone, Spain. pp.287-290, </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2000.902915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical motion-based retrieval with partial query</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual 2000 : 4th international conference on visual information systems, novembre, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France. pp.96 - 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical motion-based video indexing and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO'2000 : conference on content-based multimedia information acces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France. pp.602 - 619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving object detection in color image sequences using region-level graph labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'99 : Proceedings of the 6th IEEE international conference on image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Kobe, Japan. pp.939 - 943, </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1999.823036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-based feature extraction and ascendant hierarchical classification for video indexing and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual'99 : proceedings of the 3rd international conference on visual information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Amsterdam, Netherlands. pp.221 - 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion segmentation and cloud tracking on noisy infrared image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCIP'99 : SPIE visual communications and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, San Jose, United States. pp.1277 - 1286, </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.334635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion characterization from temporal cooccurrences of local motion-based measures for video indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR'98 : international conference on pattern recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brisbane, Australia. pp.905 - 908, </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.1998.711298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural SPDE solver for uncertainty quantification in high-dimensional ocean dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 55th International Liege Colloquium on Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Liège (B), Belgium. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing data assimilation techniques with deep learning-based eddy detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam El Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Drevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Aouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Reconstruction of Sea Surface Turbidity Dynamics with 4dVarNet Neural Scheme Applied To Gappy Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, CA, United States. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4025-4027, 2023, IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse SPDE priors for uncertainty quantification of neural variational schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Georgenthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2023: 23rd International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bologne (ITA), Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching movement ecology of marine top predators with Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lanco Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online everywhere, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4DVarNet: end-to-end learning of multimodal 4DVar models and solvers applied to sea surface dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online everywhere, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-To-End Kalman Filter In A High Dimensional Linear Embedding Of The Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2022: 11th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Variational DA models and solvers with uncertainty quantification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2022: 11th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural embedding for closure models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2022: 11th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the rain-induced wind speed overestimation on SAR observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CI'2022: 11th International Conference on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning quasi-geostrophic turbulence parametrizations from a posteriori metrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial multi-modality as a way to improve both performance and interpretability of deep learning models to reconstruct phytoplankton time-series in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog forecasting (AnDA) and large-ensemble ocean simulations to improve satellite-derived gridded products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OceanPredict '19 - GODAE OceanView Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Halifax, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DA: Data-Driven Data Assimilation Applications to the Lorenz system and simulated sea surface heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 : European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation of along-track nadir and SWOT altimetry observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAE OceanView International School 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabird drift as a proxy to estimate surface currents in the western Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sánchez-Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 : 19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Sea Surface Dynamics from Multi-source Ocean Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO 2016 : A connected ocean: new approaches, new technologies, new challenges for knowledge of ocean processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France. 52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using archived datasets for missing data interpolation in ocean remote sensing observation series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Shangai : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Shanghai, China. IEEE/MTS, pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HMM-based model to geolocate pelagic fish from high-resolution individual temperature and depth histories: European sea bass as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLS5 2014 : 5th Bio-logging Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabirds foraging within random forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of linear trends in multisensor time series in the presence of auto- correlated noise: application to the chlorophyll-a SeaWiFS and MERIS datasets and extrapolation to the incoming Sentinel 3 - OLCI mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOCS 2013 : International Ocean Colour Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Darmstadt, Germany. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Sea Surface Temperature Variability Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapron, B., Crisan, D., Holm, D., Mémin, E., Radomska, A. (eds) Stochastic Transport in Upper Ocean Dynamics II. STUOD 2022. Part of the Mathematics of Planet Earth book series (MPE,volume 11). Springer, Cham. Print ISBN 978-3-031-40093-3 Online ISBN 978-3-031-40094-0, https://doi.org/10.1007/978-3-031-40094-0_11. pp.247-260</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-260, 2024, </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40094-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCEANS OF BIG DATA AND ARTIFICIAL INTELLIGENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Logares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Alos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Crespo Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Javier del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans. CSIC scientific challenges towards 2030.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-179, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining analog method and ensemble data assimilation: application to the Lorenz-63 chaotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hannart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Data Mining Approaches to Climate Science: proceedings of the 4th International Workshop on Climate Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-12, 2015, 978-3-319-17219-4. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17220-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning: application to fish school recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New advances in intelligent signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 372, Springer, pp.203 - 223, 2011, "Studies in computational intelligence", 978-3-642-11738-1. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11739-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New descriptors for image and video indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State-of-the-art in content-based image and video retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.213 - 234, 2001, Computational imaging and vision, 1-4020-0109-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reconstructing global chlorophyll-a variations using a non-linear statistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1419611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Data Manifold Geometry via Non-Contracting Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Coherent Displacements for EnsembleBased Neural Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashank Kumar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majorization-Minimization Networks for Inverse Problems: An Application to EEG Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minh Triet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of geophysical fields on Deep Learning-based Lagrangian drift simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslam Benzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end learning from simulated observations for the neural global-scale mapping of real altimetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based calibration of ocean carbon models to tackle physical forcing uncertainties and observation sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving calibration and reanalysis challenges of ocean BGC dynamics with neural schemes: a 1D NNPZD case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Memery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-informed deep learning for enhanced swot observations of fine-scale ocean dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cutolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Granero-Belinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptashanna Thiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural ocean forecasting from sparse satellite-derived observations: a case-study for SSH dynamics and altimetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Botvynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haslée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement de Boyer Montégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Incremental Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lelarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural variational Data Assimilation with Uncertainty Quantification using SPDE priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaichouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-free online learning of subgrid-scale dynamics with neural emulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural SPDE solver for uncertainty quantification in high-dimensional space-time dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Georgenthum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training neural mapping schemes for satellite altimetry with simulation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of sea surface currents from satellite-derived SST-SSH synergies with 4DVarNets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sévellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VAE approach to sample multivariate extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013214v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Ship Detection and Characterization in Sentinel-2 Images: A Comprehensive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bou-Laouz Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadaine Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajduch Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence-free continuous normalizing flows for uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benaïchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori learning of quasi-geostrophic turbulence parametrization: an experiment on integration steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Frezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Lguensat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Deep Learning for the Identification and Reconstruction of Chaotic and Stochastic Dynamical Systems from Noisy and Partial Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931101v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint calibration and mapping of satellite altimetry data using trainable variational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint learning of variational representations and solvers for inverse problems with partially-observed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Observation-based Decomposition of Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can SWOT Improve the Reconstruction of Sea Level Anomaly Fields? Insights for Data-driven Approaches in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface geophysical fields using non-local and statistical priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOA estimation in fluctuating environments: an approximate message-passing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ENSTA Bretagne; Lab-STICC. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624855v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève introduction à la fouille de grandes bases de données océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Piollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire de Physique des Océans (UMR CNRS 6523 - IFREMER - Université de Bretagne Occidentale); Centre de données d'Archivage et de Traitement du Laboratoire d'Océanographie Spatiale (IFREMER); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de grandes bases de données océaniques : nouveaux défis et solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herlé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Piollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire de Physique des Océans (UMR CNRS 6523 - IFREMER - Université de Bretagne Occidentale); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Centre de données d'Archivage et de Traitement du Laboratoire d'Océanographie Spatiale (IFREMER); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we model otolith growth and opacity patterns as a response to environmental factors and fish metabolism ? A DEB-based framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Millner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of California (University of California); Department of biology (University of Bergen); Laboratoire des sciences de l'environnement marin (UMR CNRS 6539 - Institut Universitaire Européen de la Mer (IUEM) - Université de Bretagne Occidentale (UBO) - Institut de Recherche pour le Développement (IRD)); Centre for Environment, Fisheries &amp; Aquaculture Science (Centre for Environment, Fisheries &amp; Aquaculture Science); National Institute of Aquatic Resources, Technical University of Denmark (National Institute of Aquatic Resources, Technical University of Denmark); Vrje Universiteit, Department of theoretical biology (Vrje Universiteit, Department of theoretical biology); Institut français de recherche pour l'exploitation de la mer (IFREMER); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud - ENSTA Bretagne - Ecole Nationale d'ingénieurs de Brest). 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Parametric Statistical Analysis of Scene Activity for Motion-Based Video Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4005, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des otolithes aux satellites : méthodes et applications du traitement du signal et des images pour l'observation de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de bretagne occidentale, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00693172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1061"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="838D374A"/>
+    <w:nsid w:val="DBF5F7FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-fablet-all" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6462-423X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135320852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2025.3599629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Cardellach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115218" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05338406v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2025.3624465" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bauchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zambra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gensse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.34" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ballarotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ubelmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellemin-Laponnaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Guillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-63-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569385v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Botvynko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Van Gennip" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Benzinou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0052.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-1149-2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04672614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Febvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3363503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05196321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsey A Baker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4309-2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01880-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyong Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL106623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marcille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-23-0112.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04672609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Roussillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108916" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04672626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-2777" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Sommer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023MS003609" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxue Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drevillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Amaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aouf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0034.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04672619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023MS003959" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3349957" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04502265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peureux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Husson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3353311" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cutolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zarokanellos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1151868" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04171042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Littaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1077623" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04147805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2023.19" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013195v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03928368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3268006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04171040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brunton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2022.133630" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140934v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Georgenthum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-1-2023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03324461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen Hong Duc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Druon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matwins" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06029-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466894v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avenas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Piolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chavas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-23-0119.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04171039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/acccd6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04149533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3291236" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03808230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Frezat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003124" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03762091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bachelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Balem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1221-2022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040851" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13853" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03754023v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vient" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009890" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750400v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pisoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ac17f7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03349917v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Febvre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauchamp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2021-295-2021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03349910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mengual" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lafosse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173537" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Hassantabar Bozroudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mohammad Mahdizadeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akbarinasab" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Barbosa Aguiar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243617" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319098v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legoff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163162" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02906798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002572" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388260v4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vadaine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3055614" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084215v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024607" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03349912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.655224" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02931892v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223806" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933377v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3373-2020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.618249" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941302v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00464" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Brini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244156" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02274705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019309" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02122964v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D&#8217;acremont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19092040" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02013003v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lalire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laspougeas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garren" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy086" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796729v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00890-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02407571v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242997" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113223v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2903941" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609851v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Huynh Viet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Sun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Fenglin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070858" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02005270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Rom&#225;n" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#243;mez-Navarro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mason" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36819-w" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896654v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121864" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365761v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mourre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2750491" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757755v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Viet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020310" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800494v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040599" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656178v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2749184" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756072v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Adrianto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Joux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nhunfat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ9CZ2G6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756098v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marza Ihsan Marzuki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerbaol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2723278" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heerah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Woillez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-017-0111-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609141v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-16-0441.1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611644v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saulquin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bourg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fanton d'Andon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.035" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Ngo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.10.024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441483v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2523605" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443972v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16122000" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757752v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhi Gunadharma Gautama" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2606110" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443999v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Autret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2605040" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581500v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tournadre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2496503" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247608v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Salcedo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Gutierrez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.12.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236303v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132231" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208386v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2329921" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949913v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2274157" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188636v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2360239" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757759v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hembise Fanton D Andon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853427v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boussidi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2013.52" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947965v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280494" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949801v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20264" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833916v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0298" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00817060v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6893-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWK64PWT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949545v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.29.433-454" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2TF79B4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946860v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.10.024" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877672v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasreddine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2273670" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757757v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071246" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102980v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949792v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00710197v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2011.02893.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX9QMLLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945379v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2184258" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945357v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Peraltilla" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pe&#241;a" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-064" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945366v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Morais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Dias" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Babaluk" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09910" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196964v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09492" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703658v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao Nguyen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2165848" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00732996v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03345.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTR9Q2HC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704159v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2160328" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813492v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Grados" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-017" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196912v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoie" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027055" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609247v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Nguyen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640746v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704244v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641049v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Nisbet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0097" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565740v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2071290" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498932v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boucher" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495855" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936850v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472985v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masse" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp109" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498322v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasrredine" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2009.03.008" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0Q8PV6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764977v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2006362" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472873v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473720v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Chessel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carbini" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2008.10.011" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756074v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009035" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472874v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doray" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009027" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767556v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazauric" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365038v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyahyi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812754a" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QWXBZXMR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344335v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pujolle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.12.005" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371973v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-008-0108-z" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767555v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01765015v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pujolle" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chessel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzinou" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cao" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764981v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764968v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072218" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455422v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2273-8" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M0HPWNCS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344299v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344296v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mellon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344285v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2006.07.013" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344277v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358647v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341810v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2004.10.008" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341756v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1251155" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283295v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2002.999674" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283268v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011238113358" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CVM2V4L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05574431v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zhu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nauily" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-21696" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410444v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hasl&#233;e" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104552" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257031v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Protin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momme Hell" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412248v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Aouni" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Regnier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410440v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675397v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569396v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352370v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447041" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231248v2" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thompson" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36027-5_28" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273864v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M&#233;nard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852489v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094622" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277648v2" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou Laouz Moujahid" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadaine Rodolphe" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajduch Guillaume" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296291v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244715" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461939v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312303v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emmanuel Johnson" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gorbunova" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.15599" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363493v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15977" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795063v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03369696v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ubelmann" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746889" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231162v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goff" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussidi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883870" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906953v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_13" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03713287v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12549" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03874778v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884881" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312315v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2211.10444" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03139133v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414629" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265004v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Dridi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616068" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189218v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Amar" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750401v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554800" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139066v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9415038" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941320v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323531" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436060v2" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054718" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523279v2" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00061" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308482v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss39084.2020.9323081" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941313v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02490607v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053787" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927367v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02929973v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429309.3429313" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927356v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927344v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2575756" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927335v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330095v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaumont" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285701v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02005403v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682929" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285700v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Brunton" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285693v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900345" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330138v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377429v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Du" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533178" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285699v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02005399v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683447" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285697v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Herzet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898086" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018277v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver S. Kirsebom" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Fraz&#227;o" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Matwin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682901" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02366600v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330148v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Real" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285698v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900571" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110359v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285670v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352375v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_36" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929509v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518411" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01808176v4" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2018.00044" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867850v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800511v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Radcenco" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#243;mez&#173;navarro" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01863958v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nguyen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vadaine" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hajduch" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garello" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739800v2" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519089" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686766v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553492" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01883214v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01883209v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519345" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01883211v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01757766v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Nguyen" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863943v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800516v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez-Rom&#225;n" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#224;rbara Barcel&#243;-Llull" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01883213v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586349v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757751v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126981" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596464v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611337v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623903v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech.2017.8333534" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799854v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Tian" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127625" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609888v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609890v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735256v2" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297095" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757749v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297094" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801014v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609848v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614085v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444213v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760667" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444309v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Nguyen" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charlot" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761020" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444096v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El Gheche" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berthoumieu" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gheche" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Aujol" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthoumieu" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528183" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271173v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351615" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292234v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271182v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350884" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236725v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271551" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356222v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4030.5681" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188863v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7002988" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188818v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025600" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172737v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990979v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068082v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188830v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947650" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188841v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947340" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864528v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Santos" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nunes" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958440v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984688v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pontual De" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960533v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638046" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946865v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIP.2013.6738483" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110275v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbini" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzi" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Pontual" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947670v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608171" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809284v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809241v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656510v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sophie" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656503v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857668v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809179v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351231" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809233v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809217v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerkirsch" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809243v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626510v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626654v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196960v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623235v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632779v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Marie Liberge" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623232v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623236v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472881v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725046v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196904v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473715v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724799v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565827v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472879v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540452v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15561-1_14" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LQZ5CRZJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436434v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498381v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Bouhroum" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110437v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Parisi-Baradad" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2009.5201203" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460186v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110624v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404614v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282865v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Deloff" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141158v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162275v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110628v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697256" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162254v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344360v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344352v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162028v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162329v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250428v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scalarin" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761065" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344306v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344301v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165261v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344303v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344272v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312605" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166986v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344294v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660468" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344280v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11744085_19" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166383v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165912v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660437" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344289v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312465" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167908v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170199v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511783" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341817v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511772" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170259v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344402v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530389" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341805v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530184" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172773v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1421397" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341793v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huylia Yalcin" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Black" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341789v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334602" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341785v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341800v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1333821" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341764v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Doncarli" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341744v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247028" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283315v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247314" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341707v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283305v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47969-4_32" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341663v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341682v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Yao" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341643v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283280v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.958203" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283275v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Benzougar" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.958136" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341629v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548319v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dufournaud" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Peleg" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283239v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.902915" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341618v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283233v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341557v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1999.823036" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341564v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341583v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.334635" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341550v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711298" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503079v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam El Kadiri" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17320" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363492v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdin" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieeeigarss.org/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281712" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04236738v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231191v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231225v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231222v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231182v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231195v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231187v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231209v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231217v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156704v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02108347v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739799v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609879v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739801v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355266v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485433" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068085v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960526v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309728v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40094-0_11" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03372264v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Alos" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A Catal&#225;n" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Crespo Solana" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier del Campo" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202496v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17220-0_1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626656v2" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11739-8_10" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283252v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650259v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Martinez" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1419611" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486024v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585517v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Kumar Roy" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406921v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473673v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Triet Tran" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042751v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430535v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004872v2" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptashanna Thiraux" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Wang" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406906v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846975v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanke" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312283v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04265487v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312218v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03928366v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359761v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Laouz Moujahid" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013214v3" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813499v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456259v2" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931101v7" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456268v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02802121v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891692v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891689v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216762v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624855v7" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185117v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pioll&#233;" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185121v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161361v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Millner" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072639v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00693172v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-fablet-all" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6462-423X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135320852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0donG7gAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2025.3599629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Du" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Cardellach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115218" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05338406v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2025.3624465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bauchot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zambra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gensse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ballarotta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ubelmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellemin-Laponnaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-63-2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569385v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Botvynko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Van Gennip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Benzinou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0052.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05196321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsey A Baker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4309-2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-1149-2024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04672614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Febvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3363503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01880-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Gao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyong Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL106623" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Marcille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-23-0112.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04672609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Roussillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108916" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04672626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-2777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Sommer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023MS003609" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxue Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drevillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Amaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0034.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04672619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023MS003959" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3349957" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04502265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peureux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Husson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3353311" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cutolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zarokanellos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1151868" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04171042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Littaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1077623" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03928368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3268006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04171040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brunton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2022.133630" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140934v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Georgenthum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-1-2023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013195v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04147805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2023.19" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03324461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen Hong Duc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Druon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matwins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06029-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04466894v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avenas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mouche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Piolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chavas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-23-0119.1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04171039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/acccd6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04149533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3291236" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03808230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Frezat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003124" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03762091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bachelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Balem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1221-2022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03616058v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040851" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13853" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03754023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vient" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009890" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750400v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pisoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ac17f7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03349917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Febvre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauchamp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2021-295-2021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03349910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mengual" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lafosse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173537" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Hassantabar Bozroudi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mohammad Mahdizadeh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akbarinasab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Barbosa Aguiar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243617" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legoff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163162" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02906798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002572" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388260v4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vadaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3055614" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084215v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024607" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03349912v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.655224" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933377v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3373-2020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.618249" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02931892v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223806" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941302v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00464" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227823v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Brini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244156" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02274705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019309" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02122964v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D&#8217;acremont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19092040" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02013003v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lalire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laspougeas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garren" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy086" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796729v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00890-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02407571v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242997" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113223v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2903941" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Huynh Viet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Sun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Fenglin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070858" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02005270v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Rom&#225;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#243;mez-Navarro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mason" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36819-w" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896654v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121864" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365761v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mourre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2750491" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384430v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757755v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Viet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020310" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800494v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040599" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656178v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2749184" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756072v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Adrianto" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Joux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nhunfat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ9CZ2G6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marza Ihsan Marzuki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerbaol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2723278" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heerah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Woillez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-017-0111-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609141v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-16-0441.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441483v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2523605" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443972v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16122000" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271424v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Ngo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.10.024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611644v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saulquin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bourg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fanton d'Andon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.035" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757752v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhi Gunadharma Gautama" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2606110" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443999v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Autret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2605040" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581500v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tournadre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2496503" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247608v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Salcedo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Gutierrez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.12.004" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236303v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132231" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2329921" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949913v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2274157" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188636v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2360239" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757759v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hembise Fanton D Andon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947965v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280494" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853427v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boussidi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2013.52" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00817060v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6893-2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWK64PWT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949545v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.29.433-454" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2TF79B4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949801v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20264" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833916v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0298" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946860v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.10.024" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877672v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasreddine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2273670" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757757v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071246" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102980v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949792v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00710197v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2011.02893.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX9QMLLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945357v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Peraltilla" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pe&#241;a" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-064" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945366v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Morais" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Dias" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Babaluk" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09910" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196964v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09492" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945379v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2184258" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703658v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao Nguyen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2165848" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00732996v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03345.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTR9Q2HC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704159v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2160328" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813492v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Grados" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-017" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196912v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027055" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609247v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Nguyen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640746v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704244v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498932v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boucher" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495855" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641049v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Nisbet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0097" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565740v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2071290" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936850v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472985v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masse" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp109" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498322v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasrredine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2009.03.008" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0Q8PV6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764977v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2006362" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472873v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473720v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Chessel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carbini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2008.10.011" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756074v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009035" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472874v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doray" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009027" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767556v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazauric" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344335v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pujolle" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.12.005" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365038v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyahyi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812754a" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QWXBZXMR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767555v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371973v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-008-0108-z" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01765015v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pujolle" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chessel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzinou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cao" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764981v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764968v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072218" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455422v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2273-8" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M0HPWNCS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344299v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344296v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mellon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344285v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2006.07.013" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344277v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358647v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341810v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2004.10.008" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341756v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1251155" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283295v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2002.999674" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283268v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011238113358" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CVM2V4L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05614293v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zhu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Naily" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05574431v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nauily" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-21696" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410444v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hasl&#233;e" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104552" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257031v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Protin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momme Hell" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412248v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Aouni" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Regnier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410440v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675397v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569396v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352370v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447041" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852489v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094622" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296291v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244715" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277648v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou Laouz Moujahid" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadaine Rodolphe" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajduch Guillaume" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231248v2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thompson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36027-5_28" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273864v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M&#233;nard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461939v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312303v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emmanuel Johnson" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gorbunova" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.15599" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363493v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15977" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795063v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03369696v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ubelmann" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746889" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231162v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goff" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussidi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883870" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03906953v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18988-3_13" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03713287v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12549" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03874778v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884881" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312315v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2211.10444" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03139133v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414629" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265004v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Dridi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616068" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189218v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Amar" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750401v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554800" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139066v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9415038" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941320v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323531" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436060v2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054718" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523279v2" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00061" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02490607v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053787" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927367v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308482v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss39084.2020.9323081" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941313v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02929973v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429309.3429313" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927356v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02927335v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927344v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2575756" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330095v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaumont" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285701v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02005403v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682929" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285700v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Brunton" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285699v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02005399v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683447" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285697v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Herzet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898086" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377429v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Du" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533178" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330138v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285693v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900345" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018277v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver S. Kirsebom" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Fraz&#227;o" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Matwin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682901" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02366600v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285698v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900571" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330148v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Real" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110359v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285670v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929509v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518411" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352375v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_36" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867850v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800511v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Radcenco" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#243;mez&#173;navarro" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01808176v4" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2018.00044" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01863958v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nguyen" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vadaine" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hajduch" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garello" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739800v2" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519089" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686766v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553492" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01757766v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Nguyen" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863943v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01883214v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01883209v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519345" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01883211v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800516v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez-Rom&#225;n" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#224;rbara Barcel&#243;-Llull" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01883213v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586349v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596464v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611337v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623903v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech.2017.8333534" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757751v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126981" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799854v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Tian" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127625" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609888v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735256v2" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297095" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757749v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297094" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609890v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801014v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609848v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614085v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444213v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760667" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444309v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Nguyen" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charlot" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761020" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444096v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El Gheche" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berthoumieu" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gheche" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Aujol" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthoumieu" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528183" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271173v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351615" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292234v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271182v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350884" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356222v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4030.5681" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236725v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271551" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188863v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7002988" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188818v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025600" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172737v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068082v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990979v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188841v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947340" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864528v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Santos" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nunes" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188830v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947650" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984688v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pontual De" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960533v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638046" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946865v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIP.2013.6738483" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958440v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110275v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbini" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzi" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Pontual" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947670v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608171" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656510v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sophie" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809284v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809241v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656503v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857668v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809179v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351231" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809217v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerkirsch" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809233v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809243v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626510v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196960v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623235v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632779v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Marie Liberge" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626654v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623232v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623236v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472881v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725046v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196904v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473715v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724799v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565827v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472879v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540452v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15561-1_14" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LQZ5CRZJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436434v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460186v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110624v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498381v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Bouhroum" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110437v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Parisi-Baradad" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2009.5201203" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404614v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282865v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Deloff" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141158v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162275v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110628v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697256" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344352v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162254v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344360v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162028v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162329v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250428v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scalarin" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761065" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344306v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344301v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165261v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344303v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344272v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312605" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166986v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344294v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660468" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344280v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11744085_19" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166383v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344289v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312465" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165912v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660437" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167908v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170199v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511783" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170259v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344402v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530389" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341817v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511772" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341805v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530184" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172773v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1421397" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341793v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huylia Yalcin" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Black" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341789v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334602" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341785v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341800v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1333821" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341764v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Doncarli" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341744v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247028" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283315v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247314" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341707v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283305v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47969-4_32" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341663v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341682v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Yao" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341643v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283280v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.958203" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283275v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Benzougar" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.958136" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341629v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548319v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dufournaud" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Peleg" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283239v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.902915" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341618v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283233v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341557v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1999.823036" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341564v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341583v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.334635" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341550v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711298" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503079v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam El Kadiri" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17320" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363492v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdin" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieeeigarss.org/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281712" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04236738v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231222v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231225v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231191v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231195v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231187v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231182v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231209v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231217v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02156704v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02108347v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739799v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739801v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609879v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355266v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485433" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068085v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960526v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309728v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40094-0_11" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03372264v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Alos" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A Catal&#225;n" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Crespo Solana" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier del Campo" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202496v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17220-0_1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626656v2" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11739-8_10" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283252v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650259v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Martinez" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1419611" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486024v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585517v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Kumar Roy" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473673v2" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Triet Tran" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406921v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05598825v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nailly" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042751v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430535v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004872v2" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptashanna Thiraux" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Wang" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406906v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846975v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanke" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312283v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04265487v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312218v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03928366v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013214v3" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359761v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Laouz Moujahid" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813499v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456259v2" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931101v7" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456268v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02802121v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891692v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891689v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216762v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624855v7" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185117v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pioll&#233;" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185121v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161361v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Millner" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072639v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00693172v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>