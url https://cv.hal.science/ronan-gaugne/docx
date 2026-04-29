--- v0 (2026-04-06)
+++ v1 (2026-04-29)
@@ -708,378 +708,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action sequencing in VR, a no-code approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the engraved tablet to the digital tablet, history of a fifteenth century music score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+                <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Computational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.57-76. </w:t>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3383782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879073v1</w:t>
+                <w:t xml:space="preserve">hal-02574884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the engraved tablet to the digital tablet, history of a fifteenth century music score</w:t>
+                <w:t xml:space="preserve">De la tomographie à l'interaction 3D en eXtented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3383782⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.9662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574884v1</w:t>
+                <w:t xml:space="preserve">hal-03102846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la tomographie à l'interaction 3D en eXtented Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action sequencing in VR, a no-code approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reuzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 159, pp.79-84. </w:t>
+              <w:t xml:space="preserve">Transactions on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.57-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.9662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102846v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoluSon: Walking through an Interactive History of Music</w:t>
               </w:r>
@@ -1355,51 +1355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,51 +1705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2656,997 +2656,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t>
+                <w:t xml:space="preserve">Immerstar, a still evolving 25 years old VR research facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t>
+              <w:t xml:space="preserve">IVL 2025 - 3rd Workshop on Immersive Visualization Laboratories - Past, Present and Future, IEEE Virtual Reality (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269774v1</w:t>
+                <w:t xml:space="preserve">hal-04938043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Leguedois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t>
+              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890974v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Problem-Driven Approach to XR in Education: Teaching Non-Euclidean Geometries through Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maé Mavromatis</w:t>
+                <w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KELVAR 2025 - Workshop K-12+ Embodied Learning through Virtual and Augmented Reality, IEEE Virtual Reality (VR)</w:t>
+              <w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00054⟩</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943528v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immerstar, a still evolving 25 years old VR research facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Problem-Driven Approach to XR in Education: Teaching Non-Euclidean Geometries through Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Mavromatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVL 2025 - 3rd Workshop on Immersive Visualization Laboratories - Past, Present and Future, IEEE Virtual Reality (VR)</w:t>
+              <w:t xml:space="preserve">KELVAR 2025 - Workshop K-12+ Embodied Learning through Virtual and Augmented Reality, IEEE Virtual Reality (VR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00045⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938043v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+                <w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/dh.20253200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267741v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943503v1</w:t>
+                <w:t xml:space="preserve">hal-04890974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do people perceive changes in physical bounce model for virtual racket interactions?</w:t>
+                <w:t xml:space="preserve">Toward Multimodal Asynchronous Collaboration in VR Artistic Creation with SPARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sony Saint-Auret</w:t>
+                <w:t xml:space="preserve">Nathan Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Multon</w:t>
+                <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAP 2025 - ACM Symposium on Applied Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3736702.3744355⟩</w:t>
+              <w:t xml:space="preserve">VRST 2025 - Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Montréal, Canada. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3756884.3765998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225594v2</w:t>
+                <w:t xml:space="preserve">hal-05273140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Multimodal Asynchronous Collaboration in VR Artistic Creation with SPARK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do people perceive changes in physical bounce model for virtual racket interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Saint-Auret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Salin</w:t>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Berthaut</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST 2025 - Virtual Reality Software and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Montréal, Canada. pp.1-10, </w:t>
+              <w:t xml:space="preserve">SAP 2025 - ACM Symposium on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Vancouver (BC), Canada. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3756884.3765998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3736702.3744355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273140v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladiator training in XR</w:t>
               </w:r>
@@ -3892,51 +3892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Whole New World: Can Virtual Reality Help To Understand Non-Euclidean Geometries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Mavromatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,77 +4035,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lacoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-3</w:t>
@@ -4134,51 +4134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality for the Preservation and Promotion of Historical Real Tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Saint-Auret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duc-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,472 +5122,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Mixed Reality based Method for Archaeological Excavation Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Authoring AR Interaction by AR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reuzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272910v2</w:t>
+                <w:t xml:space="preserve">hal-02272930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive potentials of motion capture in the Vis Insita musical performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a Mixed Reality based Method for Archaeological Excavation Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Nouviale</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Otsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bossis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. pp.1-5</w:t>
+              <w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297397v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring AR Interaction by AR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+                <w:t xml:space="preserve">Expressive potentials of motion capture in the Vis Insita musical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nouviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bossis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t>
+              <w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272930v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Create by doing - Action sequencing in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reuzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI 2019 - Computer Graphics International, Advances in Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.329-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6073,277 +6073,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital introspection of a mummy cat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INSIDE Interactive and Non-destructive Solution for Introspection in Digital Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Hays</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875690v1</w:t>
+                <w:t xml:space="preserve">hal-01875793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIDE Interactive and Non-destructive Solution for Introspection in Digital Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A digital introspection of a mummy cat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875793v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality (VR) interactions with multiple interpretations of archaeological artefacts</w:t>
               </w:r>
@@ -7485,51 +7485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Culturage Heritage - EuroMed 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nicosia, Cyprus. pp.432-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7705,51 +7705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,51 +7951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8036,247 +8036,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle au conservatoire numérique du patrimoine archéologique de l’ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+                <w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRV 2014 - 9es journées de l’association française de réalité virtuelle, augmentée, mixte et d’interaction 3d</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459321v1</w:t>
+                <w:t xml:space="preserve">hal-01018818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+                <w:t xml:space="preserve">La réalité virtuelle au conservatoire numérique du patrimoine archéologique de l’ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">AFRV 2014 - 9es journées de l’association française de réalité virtuelle, augmentée, mixte et d’interaction 3d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018818v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of 3D Scanning, Modeling and Analyzing Methods around the Castle of Coatfrec Reconstitution</w:t>
               </w:r>
@@ -8448,51 +8448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus. pp.332 - 341, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8807,51 +8807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8902,51 +8902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing the past in virtual reality A virtual reality event for the French National Days of Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9049,51 +9049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 3e Journées d'Informatique et Archéologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9306,165 +9306,165 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remember! VR as a vessel to explore memories</w:t>
+                <w:t xml:space="preserve">Târoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Oskouei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces, XR Gallery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. IEEE, IEEE Digital Library, pp.1-2, 2025, </w:t>
+              <w:t xml:space="preserve">VR 2026 - 33nd IEEE Conference on Virtual Reality and 3D User Interfaces, XR Gallery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Daegu (Korea), South Korea. IEEE Xplore Digital Library, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VRW70859.2026.00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937980v1</w:t>
+                <w:t xml:space="preserve">hal-05593853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage du Geste, une œuvre en réalité virtuelle collaborative pour les femmes atteintes d’un cancer du sein</w:t>
               </w:r>
@@ -9546,357 +9546,461 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XR en Mouvement 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Limoges, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remember! VR as a vessel to explore memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Oskouei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces, XR Gallery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. IEEE, IEEE Digital Library, pp.1-2, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’imagerie médicale à la réalité virtuelle pour l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interdisciplinarité – Voyages au-delà des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.316, 2023, 978-2-271-13983-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eXtended Reality for Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cultural Heritage Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1405 - 1437, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60016-7_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Sketching of the Fortified Entrance of the Citadel of Aleppo from a Few Sightseeing Photos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9919,70 +10023,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Horst Kremers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.359-371, 2020, 978-3-030-15200-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-15200-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9992,91 +10096,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHERIX, Archaeology and Cultural Heritage through XR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Rizvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10091,87 +10195,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHERIX 2025 - 1st IEEE VR Workshop on Archaeology and Cultural Heritage through XR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-43, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10199,51 +10303,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. Inrap, https://sstinrap.hypotheses.org/archeologie-imagerie-numerique-et-3d, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10253,78 +10357,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récipients périssables en contexte de crémation : apport de la tomodensitométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Texier-Le Puil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10352,65 +10456,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10557,51 +10661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031381" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duc-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.922415" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27496" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383782" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9662" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Rioual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chirat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00298" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Treyvaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02316371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Mavromatis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05225594v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Saint-Auret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736702.3744355" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3765998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013150900003912" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211663v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Priser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Drissi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272910v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Otsuki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazoge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_27" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paradis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-879-2019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02121567v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xvyt-hr49" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875690v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini Samaroudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181339" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tavernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadet R Roseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659855v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459321v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_32" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S. R. Simon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVE.2014.7006283" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748894v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jubertie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Oskouei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00488" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huyghe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957259v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02164770v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15200-0_24" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267712v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rizvic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05288126v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier-Le Puil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031381" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duc-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.922415" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27496" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383782" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9662" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Rioual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chirat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00298" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Treyvaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02316371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Mavromatis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3765998" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05225594v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Saint-Auret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736702.3744355" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013150900003912" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211663v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Priser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Drissi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272910v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Otsuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazoge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_27" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paradis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-879-2019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02121567v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xvyt-hr49" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini Samaroudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181339" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tavernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadet R Roseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659855v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_32" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S. R. Simon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVE.2014.7006283" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748894v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jubertie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Oskouei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW70859.2026.00412" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huyghe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02164770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15200-0_24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267712v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rizvic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05288126v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385264v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier-Le Puil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>