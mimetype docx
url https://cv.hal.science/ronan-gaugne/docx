--- v1 (2026-04-29)
+++ v2 (2026-05-27)
@@ -314,772 +314,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Different Digitization Methods for the Analysis of Cut Marks on the Oldest Bone Found in Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport heritage in VR: Real tennis case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Gagnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+                <w:t xml:space="preserve">Pierre Duc-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elen Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12031381⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2022.922415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548120v1</w:t>
+                <w:t xml:space="preserve">hal-03836778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport heritage in VR: Real tennis case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Different Digitization Methods for the Analysis of Cut Marks on the Oldest Bone Found in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Duc-Martin</w:t>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elen Esnault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Calvo Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2022.922415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12031381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836778v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de la vie à bord d’un navire de la Compagnie des Indes orientales au XVIIIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+                <w:t xml:space="preserve">Action sequencing in VR, a no-code approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reuzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/insitu.27496⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.57-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879075v1</w:t>
+                <w:t xml:space="preserve">hal-02879073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the engraved tablet to the digital tablet, history of a fifteenth century music score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (3), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3383782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tomographie à l'interaction 3D en eXtented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 159, pp.79-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.9662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action sequencing in VR, a no-code approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+                <w:t xml:space="preserve">Reconstitution de la vie à bord d’un navire de la Compagnie des Indes orientales au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Llinares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Computational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.57-76. </w:t>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (42), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/insitu.27496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879073v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoluSon: Walking through an Interactive History of Music</w:t>
               </w:r>
@@ -1193,511 +1193,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammétrie, lasergrammétrie, tomodensitométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude d’une structure dédiée à la production et l’exploration de données 3D appliquées à la recherche en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeopages.3483⟩</w:t>
+              <w:t xml:space="preserve">Archéologies numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983998v1</w:t>
+                <w:t xml:space="preserve">hal-01930151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d’une structure dédiée à la production et l’exploration de données 3D appliquées à la recherche en archéologie</w:t>
+                <w:t xml:space="preserve">Immersive Point Cloud Manipulation for Cultural Heritage Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930151v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Point Cloud Manipulation for Cultural Heritage Documentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+                <w:t xml:space="preserve">Physical Digital Access Inside Archaeological Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1-3</w:t>
+              <w:t xml:space="preserve">, 2017, 111, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659814v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Digital Access Inside Archaeological Material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Photogrammétrie, lasergrammétrie, tomodensitométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Treyvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.3483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659817v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomographie, l'impression 3D et la réalité virtuelle au service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,51 +1705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1859,429 +1859,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touching and interacting with inaccessible cultural heritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Immersive Virtual Sailing on the 18 th -Century Ship Le Boullongne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nouviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Llinares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.265-277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/pres_a_00233⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.201-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/pres_a_00231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218223v1</w:t>
+                <w:t xml:space="preserve">hal-01218209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Immersive Virtual Sailing on the 18 th -Century Ship Le Boullongne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a wreck in foreshore context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Llinares</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/pres_a_00231⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XL-5/W5, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-xl-5-w5-131-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218209v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a wreck in foreshore context</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Touching and interacting with inaccessible cultural heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, XL-5/W5, pp.131-138. </w:t>
+              <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.265-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprsarchives-xl-5-w5-131-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/pres_a_00233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459125v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersia, an open immersive infrastructure: doing archaeology in virtual reality</w:t>
               </w:r>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2401,90 +2401,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogrammetry Based Study of Ceramics Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.643 - 656. </w:t>
@@ -2514,6815 +2514,7031 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Non-Euclidean Geometry Through Virtual and Real Experiences to Unlock Non-Experts' Intuition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mae Mavromatis</w:t>
+                <w:t xml:space="preserve">Blow based collaboration in a digital art virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2026 - 33rd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Movement and Computing (MOCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503677v1</w:t>
+                <w:t xml:space="preserve">hal-05609556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immerstar, a still evolving 25 years old VR research facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KinoGroove: Composing with Muscle and Motion in Extended Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVL 2025 - 3rd Workshop on Immersive Visualization Laboratories - Past, Present and Future, IEEE Virtual Reality (VR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938043v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t>
+                <w:t xml:space="preserve">Exploring Non-Euclidean Geometry Through Virtual and Real Experiences to Unlock Non-Experts' Intuition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+                <w:t xml:space="preserve">Mae Mavromatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+                <w:t xml:space="preserve">Rémi Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VR 2026 - 33rd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Daegu, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267741v1</w:t>
+                <w:t xml:space="preserve">hal-05503677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+                <w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943503v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Problem-Driven Approach to XR in Education: Teaching Non-Euclidean Geometries through Virtual Reality</w:t>
+                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maé Mavromatis</w:t>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KELVAR 2025 - Workshop K-12+ Embodied Learning through Virtual and Augmented Reality, IEEE Virtual Reality (VR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00054⟩</w:t>
+              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943528v1</w:t>
+                <w:t xml:space="preserve">hal-04890974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Problem-Driven Approach to XR in Education: Teaching Non-Euclidean Geometries through Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Mavromatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t>
+              <w:t xml:space="preserve">KELVAR 2025 - Workshop K-12+ Embodied Learning through Virtual and Augmented Reality, IEEE Virtual Reality (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269774v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immerstar, a still evolving 25 years old VR research facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-12, </w:t>
+              <w:t xml:space="preserve">IVL 2025 - 3rd Workshop on Immersive Visualization Laboratories - Past, Present and Future, IEEE Virtual Reality (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890974v1</w:t>
+                <w:t xml:space="preserve">hal-04938043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Multimodal Asynchronous Collaboration in VR Artistic Creation with SPARK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Berthaut</w:t>
+                <w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST 2025 - Virtual Reality Software and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3756884.3765998⟩</w:t>
+              <w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273140v1</w:t>
+                <w:t xml:space="preserve">hal-04943503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do people perceive changes in physical bounce model for virtual racket interactions?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Kulpa</w:t>
+                <w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Leguedois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAP 2025 - ACM Symposium on Applied Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3736702.3744355⟩</w:t>
+              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225594v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladiator training in XR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Salvan</w:t>
+                <w:t xml:space="preserve">How do people perceive changes in physical bounce model for virtual racket interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Saint-Auret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/vrw66409.2025.00016⟩</w:t>
+              <w:t xml:space="preserve">SAP 2025 - ACM Symposium on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Vancouver (BC), Canada. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3736702.3744355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913366v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Gladiator Combat: A Multisensory Virtual Reality Training Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Toward Multimodal Asynchronous Collaboration in VR Artistic Creation with SPARK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/dh.20253202⟩</w:t>
+              <w:t xml:space="preserve">VRST 2025 - Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Montréal, Canada. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3756884.3765998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269296v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Whole New World: Can Virtual Reality Help To Understand Non-Euclidean Geometries?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maé Mavromatis</w:t>
+                <w:t xml:space="preserve">Gladiator training in XR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Cazuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Salvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013150900003912⟩</w:t>
+              <w:t xml:space="preserve">2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.39-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vrw66409.2025.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914651v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dissemination experiment centered on the scientific analysis of a cat mummy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing Gladiator Combat: A Multisensory Virtual Reality Training Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Salvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cazuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Siena, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846761v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+                <w:t xml:space="preserve">A Whole New World: Can Virtual Reality Help To Understand Non-Euclidean Geometries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Mavromatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2024 - joint 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013150900003912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800296v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XR et arts numériques : un retour fructueux de l'inter-disciplinarité</w:t>
+                <w:t xml:space="preserve">A dissemination experiment centered on the scientific analysis of a cat mummy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'informatique théâtrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138524v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality for the Preservation and Promotion of Historical Real Tennis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J-M Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGI 2023 - Computer Graphics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Shangai, China. pp.1-13</w:t>
+              <w:t xml:space="preserve">ICAT-EGVE 2024 - joint 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211663v2</w:t>
+                <w:t xml:space="preserve">hal-04800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Rattle: Multi-Modal Rendering of Virtual Objects Inside a Hollow Container</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+                <w:t xml:space="preserve">XR et arts numériques : un retour fructueux de l'inter-disciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'informatique théâtrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Avignon (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614072v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration in a virtual reality artwork: the experience of co-presence, co-creation and letting go</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual Reality for the Preservation and Promotion of Historical Real Tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Laurent</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Saint-Auret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duc-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCO 2022 - 8th International Conference on Movement and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Chicago &amp; Virtual, United States</w:t>
+              <w:t xml:space="preserve">CGI 2023 - Computer Graphics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Shangai, China. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149136v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could you relax in an artistic co-creative virtual reality experience?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lomet</w:t>
+                <w:t xml:space="preserve">Haptic Rattle: Multi-Modal Rendering of Virtual Objects Inside a Hollow Container</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE, joint international conference of the the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/egve.20221282⟩</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836741v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions avec la sirène de Cagniard-Latour en réalité virtuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration in a virtual reality artwork: the experience of co-presence, co-creation and letting go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2021 - Colloque de l'Association francophone des humanités numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOCO 2022 - 8th International Conference on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chicago &amp; Virtual, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385413v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Volumetric Point Cloud Manipulation for Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Drissi</w:t>
+                <w:t xml:space="preserve">Could you relax in an artistic co-creative virtual reality experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2021 - 31th International Conference on Artificial Reality and Telexistence (ICAT 2021) and the 26th Eurographics Symposium on Virtual Environments (EGVE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAT-EGVE, joint international conference of the the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egve.20221282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356642v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Introspect : archéologie et eXtended Reality (XR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immersive Volumetric Point Cloud Manipulation for Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICAT-EGVE 2021 - 31th International Conference on Artificial Reality and Telexistence (ICAT 2021) and the 26th Eurographics Symposium on Virtual Environments (EGVE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491726v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring AR Interaction by AR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions avec la sirène de Cagniard-Latour en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Priser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanistica 2021 - Colloque de l'Association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Grandjean; Nicolas Thély, May 2021, Rennes, France. pp.36-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4745006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272930v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Mixed Reality based Method for Archaeological Excavation Support</w:t>
+                <w:t xml:space="preserve">Le projet Introspect : archéologie et eXtended Reality (XR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mai Otsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t>
+              <w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272910v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive potentials of motion capture in the Vis Insita musical performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Mixed Reality based Method for Archaeological Excavation Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bazoge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Nouviale</w:t>
+                <w:t xml:space="preserve">Mai Otsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bossis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. pp.1-5</w:t>
+              <w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297397v1</w:t>
+                <w:t xml:space="preserve">hal-02272910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create by doing - Action sequencing in VR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+                <w:t xml:space="preserve">Expressive potentials of motion capture in the Vis Insita musical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nouviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bossis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGI 2019 - Computer Graphics International, Advances in Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119288v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive and Immersive Tools for Point Clouds in Archaeology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Authoring AR Interaction by AR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reuzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272912v1</w:t>
+                <w:t xml:space="preserve">hal-02272930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making virtual archeology great again (without scientific compromise)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+                <w:t xml:space="preserve">Create by doing - Action sequencing in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reuzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPA 2019 - 27th CIPA International Symposium - Documenting the Past for a Better Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-879-2019⟩</w:t>
+              <w:t xml:space="preserve">CGI 2019 - Computer Graphics International, Advances in Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.329-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310425v1</w:t>
+                <w:t xml:space="preserve">hal-02119288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D pour l’archéologie : quelles interactions, pour quoi faire ?</w:t>
+                <w:t xml:space="preserve">Interactive and Immersive Tools for Point Clouds in Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121567v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift the veil of the block samples from the Warcq chariot burial with 3D digital technologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D pour l’archéologie : quelles interactions, pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Eusèbe; Théophane Nicolas; Valérie Gouranton; Ronan Gaugne, Jun 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/xvyt-hr49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875702v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIDE Interactive and Non-destructive Solution for Introspection in Digital Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+                <w:t xml:space="preserve">Making virtual archeology great again (without scientific compromise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIPA 2019 - 27th CIPA International Symposium - Documenting the Past for a Better Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ávila, Spain. pp.879-886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-879-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875793v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital introspection of a mummy cat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality (VR) interactions with multiple interpretations of archaeological artefacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INSIDE Interactive and Non-destructive Solution for Introspection in Digital Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garnier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EG GCH 2018 - 16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885788v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’introspection numérique pour les objets archéologiques</w:t>
+                <w:t xml:space="preserve">Virtual Reality (VR) interactions with multiple interpretations of archaeological artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrsini Samaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reginald Auger</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EG GCH 2018 - 16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Vienna, Austria. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/gch.20181339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659861v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Mortem Practices in the Mesolithic of Brittany : A Multi-Modal Digital Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+                <w:t xml:space="preserve">Lift the veil of the block samples from the Warcq chariot burial with 3D digital technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Imaging in Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930741v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of the fortified entrance of the Citadel of Aleppo from a few sightseeing photos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCH 2017 - Interdisciplinary Conference on Digital Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Berlin, Germany. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever les élévations d'une architecture mégalithique : développements méthodologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-Mortem Practices in the Mesolithic of Brittany : A Multi-Modal Digital Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Calvo Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">3D Imaging in Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659868v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift the veil off the block samples from the Warcq chariot burial: CT-scan, photogrammetry, 3D printing and mixed reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relever les élévations d'une architecture mégalithique : développements méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernadet R Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D imaging in Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661232v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-modal digital analysis of a mesolithic clavicle : preserving and studying the oldest human bone in Brittany</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Gagnier</w:t>
+                <w:t xml:space="preserve">Lift the veil off the block samples from the Warcq chariot burial: CT-scan, photogrammetry, 3D printing and mixed reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge Calvo Gómez</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadet R Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 - 3D Imaging in Cultural Heritage Conference</w:t>
+              <w:t xml:space="preserve">3D imaging in Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659855v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever les élévations d'une architecture mégalithique : développements méthodologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-modal digital analysis of a mesolithic clavicle : preserving and studying the oldest human bone in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Calvo Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">2017 - 3D Imaging in Cultural Heritage Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930936v1</w:t>
+                <w:t xml:space="preserve">hal-01659855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital and handcrafting processes applied to sound-studies of archaeological bone flutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Safa</w:t>
+                <w:t xml:space="preserve">Relever les élévations d'une architecture mégalithique : développements méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Talma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nicosia, Cyprus. pp.184-195</w:t>
+              <w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391755v1</w:t>
+                <w:t xml:space="preserve">hal-01930936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal 3D Printing of Intricate Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Méthodes d’introspection numérique pour les objets archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reginald Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Culturage Heritage - EuroMed 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nicosia, Cyprus. pp.432-441</w:t>
+              <w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391762v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Reconstitution of the Loyola Sugar Plantation and Virtual Reality Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal 3D Printing of Intricate Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Computer Applications &amp; Quantitative Methods in Archaeology, CAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sienna, Italy. pp.117-124</w:t>
+              <w:t xml:space="preserve">6th International Conference on Culturage Heritage - EuroMed 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nicosia, Cyprus. pp.432-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244849v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'une structure dédiée à la production de données 3D et exploration appliquée à la recherche en archéologie.</w:t>
+                <w:t xml:space="preserve">3D Reconstitution of the Loyola Sugar Plantation and Virtual Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reginald Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of Computer Applications &amp; Quantitative Methods in Archaeology, CAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sienna, Italy. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459352v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying constants in 3D digital archeology</w:t>
+                <w:t xml:space="preserve">Étude d'une structure dédiée à la production de données 3D et exploration appliquée à la recherche en archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Meeting Of The European Association Of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459585v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality tools for the West Digital Conservatory of Archaeological Heritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital and handcrafting processes applied to sound-studies of archaeological bone flutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Safa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Talma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRIC 2014, ACM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nicosia, Cyprus. pp.184-195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003416v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+                <w:t xml:space="preserve">Identifying constants in 3D digital archeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">21st Annual Meeting Of The European Association Of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018818v1</w:t>
+                <w:t xml:space="preserve">hal-02459585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle au conservatoire numérique du patrimoine archéologique de l’ouest</w:t>
+                <w:t xml:space="preserve">Virtual reality tools for the West Digital Conservatory of Archaeological Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRV 2014 - 9es journées de l’association française de réalité virtuelle, augmentée, mixte et d’interaction 3d</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VRIC 2014, ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Laval, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2617841.2617845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459321v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of 3D Scanning, Modeling and Analyzing Methods around the Castle of Coatfrec Reconstitution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Petit</w:t>
+                <w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beuchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Petit</w:t>
+                <w:t xml:space="preserve">Marwan Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094832v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservative Approach to Study Encased Archaeological Artefacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+                <w:t xml:space="preserve">La réalité virtuelle au conservatoire numérique du patrimoine archéologique de l’ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFRV 2014 - 9es journées de l’association française de réalité virtuelle, augmentée, mixte et d’interaction 3d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090157v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Nouviale</w:t>
+                <w:t xml:space="preserve">Preservative Approach to Study Encased Archaeological Artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE VR Workshop: Sonic Interaction in Virtual Environments (SIVE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SIVE.2014.7006283⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus. pp.332 - 341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13695-0_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018816v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics Fragments Digitization by Photogrammetry, Reconstructions and Applications</w:t>
+                <w:t xml:space="preserve">Combination of 3D Scanning, Modeling and Analyzing Methods around the Castle of Coatfrec Reconstitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus. pp.418 - 426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13695-0_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090145v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The West Digital Conservatory of Archaelogical Heritage Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+                <w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent S. R. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nouviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE VR Workshop: Sonic Interaction in Virtual Environments (SIVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIVE.2014.7006283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881775v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing the past in virtual reality A virtual reality event for the French National Days of Archaeology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ceramics Fragments Digitization by Photogrammetry, Reconstructions and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Cognitive Infocommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Budapest, Hungary. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916741v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures immersives ouvertes dans le cadre du projet européen Visionair, exemple de la plateforme Immersia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The West Digital Conservatory of Archaelogical Heritage Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 3e Journées d'Informatique et Archéologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France</w:t>
+              <w:t xml:space="preserve">DH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740643v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale immersive reconstitution of a Neolithic corbel dome</w:t>
+                <w:t xml:space="preserve">Experiencing the past in virtual reality A virtual reality event for the French National Days of Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Brighton, United Kingdom. pp 1-8</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Cognitive Infocommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Budapest, Hungary. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748894v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Infrastructures immersives ouvertes dans le cadre du projet européen Visionair, exemple de la plateforme Immersia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 3e Journées d'Informatique et Archéologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale immersive reconstitution of a Neolithic corbel dome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Brighton, United Kingdom. pp 1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Distributed multigrid algorithms for interactive scientific simulations on clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jubertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9332,761 +9548,761 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Târoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Oskouei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR 2026 - 33nd IEEE Conference on Virtual Reality and 3D User Interfaces, XR Gallery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Daegu (Korea), South Korea. IEEE Xplore Digital Library, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VRW70859.2026.00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage du Geste, une œuvre en réalité virtuelle collaborative pour les femmes atteintes d’un cancer du sein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lomet</w:t>
+                <w:t xml:space="preserve">Remember! VR as a vessel to explore memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Oskouei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XR en Mouvement 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces, XR Gallery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. IEEE, IEEE Digital Library, pp.1-2, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243501v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remember! VR as a vessel to explore memories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alma Oskouei</w:t>
+                <w:t xml:space="preserve">Voyage du Geste, une œuvre en réalité virtuelle collaborative pour les femmes atteintes d’un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces, XR Gallery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XR en Mouvement 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France. 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937980v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’imagerie médicale à la réalité virtuelle pour l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interdisciplinarité – Voyages au-delà des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.316, 2023, 978-2-271-13983-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eXtended Reality for Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cultural Heritage Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1405 - 1437, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60016-7_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Sketching of the Fortified Entrance of the Citadel of Aleppo from a Few Sightseeing Photos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Horst Kremers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.359-371, 2020, 978-3-030-15200-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-15200-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10096,199 +10312,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHERIX, Archaeology and Cultural Heritage through XR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Rizvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHERIX 2025 - 1st IEEE VR Workshop on Archaeology and Cultural Heritage through XR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-43, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10303,51 +10519,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. Inrap, https://sstinrap.hypotheses.org/archeologie-imagerie-numerique-et-3d, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10357,91 +10573,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récipients périssables en contexte de crémation : apport de la tomodensitométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Texier-Le Puil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10456,65 +10672,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10661,51 +10877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031381" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duc-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.922415" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27496" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383782" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9662" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Rioual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chirat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00298" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Treyvaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02316371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Mavromatis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3765998" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05225594v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Saint-Auret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736702.3744355" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013150900003912" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211663v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Priser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Drissi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272910v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Otsuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazoge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_27" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paradis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-879-2019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02121567v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xvyt-hr49" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini Samaroudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181339" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tavernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadet R Roseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659855v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_32" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S. R. Simon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVE.2014.7006283" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748894v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jubertie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Oskouei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW70859.2026.00412" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huyghe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02164770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15200-0_24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267712v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rizvic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05288126v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385264v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier-Le Puil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duc-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.922415" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gagnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031381" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383782" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9662" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Rioual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chirat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00298" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Treyvaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3483" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02316371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00233" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609558v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Mavromatis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00054" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05225594v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Saint-Auret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736702.3744355" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3765998" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013150900003912" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211663v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_22" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221282" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Drissi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Priser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272910v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Otsuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazoge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_27" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02121567v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xvyt-hr49" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paradis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-879-2019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875690v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini Samaroudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181339" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659865v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930741v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661232v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tavernier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadet R Roseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659855v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244849v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_32" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018816v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S. R. Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVE.2014.7006283" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748894v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085664v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jubertie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Oskouei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW70859.2026.00412" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huyghe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02164770v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15200-0_24" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rizvic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05288126v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier-Le Puil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>