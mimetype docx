--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -6900,51 +6900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7540178E"/>
+    <w:nsid w:val="1E76E7E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>