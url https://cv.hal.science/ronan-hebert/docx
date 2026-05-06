--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -311,399 +311,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical simulation study on the thermal performance of building envelope structures incorporating the solid–solid phase change material</w:t>
+                <w:t xml:space="preserve">Experimental and numerical simulation study on the thermal performance of building envelope structures incorporating the solid-solid phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ye</w:t>
+                <w:t xml:space="preserve">Qiong Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ba</w:t>
+                <w:t xml:space="preserve">L Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">R Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Absi</w:t>
+                <w:t xml:space="preserve">B A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.A. Ledésert</w:t>
+                <w:t xml:space="preserve">G Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 348, pp.116476. </w:t>
+              <w:t xml:space="preserve">, In press, 348 (2025) 116476, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287035v1</w:t>
+                <w:t xml:space="preserve">hal-05288353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm associated with pigmented areas on a waterproofing coating surface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical simulation study on the thermal performance of building envelope structures incorporating the solid–solid phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/microbiol.2025005⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348, pp.116476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989678v1</w:t>
+                <w:t xml:space="preserve">hal-05287035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical simulation study on the thermal performance of building envelope structures incorporating the solid-solid phase change material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofilm associated with pigmented areas on a waterproofing coating surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Maestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116476⟩</w:t>
+              <w:t xml:space="preserve">AIMS Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.74-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/microbiol.2025005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288353v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural inheritance and hydrothermal alteration impact on fluid circulation in a clay-rich shear zone</w:t>
               </w:r>
@@ -1349,295 +1349,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared Environmental Impact Analysis of Alfa and Polypropylene Fibre-Reinforced Concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling in a Geothermal Heat Exchanger at Soultz-Sous-Forêts (Upper Rhine Graben, France): A XRD and SEM-EDS Characterization of Sulfide Precipitates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Rissel Khelifa</w:t>
+                <w:t xml:space="preserve">Justine Mouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ziane</w:t>
+                <w:t xml:space="preserve">Clio Bosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Mezhoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Hébert</w:t>
+                <w:t xml:space="preserve">Guillaume Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Science and Technology-Transactions of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40996-020-00555-x⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Enhanced Geothermal Systems and other Deep Geothermal Applications throughout Europe: The MEET Project, 11 (7), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11070271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988512v1</w:t>
+                <w:t xml:space="preserve">hal-03275343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling in a Geothermal Heat Exchanger at Soultz-Sous-Forêts (Upper Rhine Graben, France): A XRD and SEM-EDS Characterization of Sulfide Precipitates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan L Hébert</w:t>
+                <w:t xml:space="preserve">Compared Environmental Impact Analysis of Alfa and Polypropylene Fibre-Reinforced Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rissel Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Mouchot</w:t>
+                <w:t xml:space="preserve">Sami Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clio Bosia</w:t>
+                <w:t xml:space="preserve">Samy Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ravier</w:t>
+                <w:t xml:space="preserve">Catherine Ledesert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Enhanced Geothermal Systems and other Deep Geothermal Applications throughout Europe: The MEET Project, 11 (7), pp.271. </w:t>
+              <w:t xml:space="preserve">Iranian Journal of Science and Technology-Transactions of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.1511-1522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences11070271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40996-020-00555-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275343v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 2: The Influence of Fracturing on Granite Alteration Processes and Fluid Circulation at Low to Moderate Regional Strain</w:t>
               </w:r>
@@ -3277,78 +3277,78 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.only online for the moment. </w:t>
+              <w:t xml:space="preserve">, 2008, 41 (6), pp.1091-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239443v1</w:t>
+                <w:t xml:space="preserve">hal-03266131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t>
               </w:r>
@@ -3411,78 +3411,78 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 41 (6), pp.1091-1108. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.only online for the moment. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266131v1</w:t>
+                <w:t xml:space="preserve">hal-00239443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt crystallization in pores: quantification and estimation of damage</w:t>
               </w:r>
@@ -4245,277 +4245,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale Analysis in the Framework of Optimization of Energy Production at the Soultz-sous-Forêts EGS Site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimised Valorisation of the Geothermal Resources for EGS Plants in the Upper Rhine Graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Mouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sengelen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justine Mouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings World Geothermal Congress 2020+1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157087v1</w:t>
+                <w:t xml:space="preserve">hal-04157043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised Valorisation of the Geothermal Resources for EGS Plants in the Upper Rhine Graben</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale Analysis in the Framework of Optimization of Energy Production at the Soultz-sous-Forêts EGS Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Sengelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Seibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Mouchot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sengelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings World Geothermal Congress 2020+1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157043v1</w:t>
+                <w:t xml:space="preserve">hal-04157087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an Exhumed High Temperature Paleo-Geothermal Reservoir by Clay Minerals and Secondary Phases Identifications in Terre-de-Haut Island (Les Saintes Archipelago, Guadeloupe)</w:t>
               </w:r>
@@ -4622,51 +4622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrographic and Petrophysical Study of Metamorphic and Crystalline Rocks Beneath the Paris Basin for Geothermal Potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sengelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,77 +4756,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sengelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Mouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Bosia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Geoscience and Engineering in Energy Transition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5341,269 +5341,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording of the thermal evolution of limestones undergoing experimental accelerated ageing tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirabilite and heptahydrate characterization from infrared microscopy and thermal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Doehne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress on the Deterioration and Conservation of Stone</w:t>
+              <w:t xml:space="preserve">12th International Congress on the Deterioration and Conservation of Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973688v1</w:t>
+                <w:t xml:space="preserve">hal-01151957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirabilite and heptahydrate characterization from infrared microscopy and thermal data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recording of the thermal evolution of limestones undergoing experimental accelerated ageing tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doehne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Denecker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Hébert</w:t>
+                <w:t xml:space="preserve">Sandra Dochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Bourgès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Doehne</w:t>
+                <w:t xml:space="preserve">Andrea Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on the Deterioration and Conservation of Stone</w:t>
+              <w:t xml:space="preserve">12. International Congress on the Deterioration and Conservation of Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151957v1</w:t>
+                <w:t xml:space="preserve">ineris-00973688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral precipitation in geothermal reservoir : the study case of calcite in the Soultz-sous-Forêts enhanced geothermal system</w:t>
               </w:r>
@@ -5984,51 +5984,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrophysical characterization of the interface between basement and Triassic detrital cover for geothermal purpose in the Paris Basin: from sub-surface data to a reservoir outcrop analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sengelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6900,51 +6900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E76E7E2"/>
+    <w:nsid w:val="04A0AC11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7131,51 +7131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-hebert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2105-6145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050142755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Maestri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bredif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T.M. Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Absi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Led&#233;sert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/microbiol.2025005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Ye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Absi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Led&#233;sert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dosseh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Avakian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105296" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Plancher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9070760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dalmais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12090341" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102949" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rissel Khelifa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ziane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mezhoud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledesert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40996-020-00555-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mouchot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Bosia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11070271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110459" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ledesert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. Hebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clabaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Germain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifa Go&#239;ta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-Emmanuelle Morisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Plante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Beauchamps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0122-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ri&#231;al Khelifa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bellal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1217792" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boudani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.08.061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bigas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teyssi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02630801211228734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KNTK10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6QTRC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Angeli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bigas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9308-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0474-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Parra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubourg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaleb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azzimani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sengelen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157103v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04159824v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395983v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.G. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Olivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doehne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dochez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hamilton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denecker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239470v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Regnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol S&#225;nchez Rovira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ego" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guezou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Konstantinoskaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-hebert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2105-6145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050142755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Maestri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bredif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Ye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Absi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Led&#233;sert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dosseh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T.M. Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Absi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Led&#233;sert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/microbiol.2025005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Avakian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105296" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Plancher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9070760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dalmais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12090341" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102949" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mouchot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Bosia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11070271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rissel Khelifa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ziane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mezhoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledesert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40996-020-00555-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110459" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ledesert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. Hebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clabaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Germain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifa Go&#239;ta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-Emmanuelle Morisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Plante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Beauchamps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0122-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ri&#231;al Khelifa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bellal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1217792" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boudani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.08.061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bigas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teyssi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02630801211228734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KNTK10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6QTRC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Angeli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bigas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9308-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0474-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Parra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubourg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaleb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azzimani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seibel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sengelen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157087v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157103v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04159824v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395983v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.G. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Olivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denecker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doehne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dochez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hamilton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239470v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Regnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol S&#225;nchez Rovira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ego" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guezou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Konstantinoskaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>