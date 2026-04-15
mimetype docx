--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1263,191 +1263,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des épouses dominées ? Mariages transnationaux, inégalités dans le couple et parcours de vie en France de femmes russes, biélorusses et ukrainiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schiff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, I - Famille et argent / II - Mixités conjugales et familiales, 14, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.014.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01492697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé. – Une paradoxale oppression. Le pouvoir et les associations en Russie, Paris, CNRS Éditions, « Mondes russes. États, Sociétés, Nations », 2013, 224 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 260, pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687334v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01492697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Heritage of Soviet Paternalism in the Belarusian Countryside: The Moralization and Folklorization of the Social World</w:t>
               </w:r>
@@ -1734,269 +1734,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00964817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;socialisme de marché&amp;quot; dans la Biélorussie de Loukachenko : égalitarisme, néopatrimonialisme et dépendance extérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.97-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.203.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00964534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension critique de &amp;quot;Olga Shevchenko, Crisis and the Everyday in Postsocialist Moscow, Indiana University Press, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe-Asia Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.774-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09668136.2013.806080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00861040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lecture critique. La Biélorussie de Loukachenko, dernière dictature d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (3-4), pp.690-693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.633.0679d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878706v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">halshs-00861040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture. Boris Petric, On a mangé nos moutons. Le Kirghizstan du berger au biznesman, Paris, Belin / Éditions de la MSH, 2013, (Anthropolis)</w:t>
               </w:r>
@@ -2769,707 +2769,776 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03546647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Témoigner de la terreur depuis l’étranger. Une enquête auprès d’exilé·es bélarusses en Lituanie, Pologne et République tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Exil et mobilisations dans les diasporas d’Europe de l’Est »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme CORRIREF; Programme DIASPORA AT WAR; INED; Institut Convergences Migrations, Dec 2023, Sciences Po Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05569388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’économie morale du kolkhozien. Rapports ordinaires au politique et attentes envers les autorités dans les mondes ruraux biélorusses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La crise politique en Biélorussie : révolution ou transition ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDEI, CERCCLE, CEMMC, Mar 2021, Université de Bordeaux, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/sde4-9b98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/sde4-9b98⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03178863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail et sa valeur morale dans la Biélorussie rurale contemporaine. Héritages et inflexions du modèle soviétique de la campagne collectivisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : L’univers des choses soviétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Histoire des Slaves (CRHS), Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03110494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits mémoriels et usages du passé en Biélorussie. Une approche ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Cultures et sociétés des pays slaves « Mémoires plurielles du monde russe et est-européen »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHA; Université Bordeaux Montaigne, Nov 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02417260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The posterity of Durkheim one century after his death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar Critical Readings of Durkheim’s Sociology and Problems of Iranian Society (One Century after Durkheim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kharazmi University, Mar 2018, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologie d’Etat et rapport ordinaire au politique en contexte autoritaire. Le cas biélorusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général "Où en sont les idéologies ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Dec 2017, Université de Bordeaux, campus Victoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02414602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domination, principes de justice et rapports ordinaires au politique en contexte autoritaire. Une sociologie ethnographique des mondes ruraux en Biélorussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sociologie politique de la Russie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02414393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Useful Durkheim. His Work and his Legacy one Century after his Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque - Heritage of Sociological Tradition: 100 Years from Death of Emile Durkheim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Sciences politiques de l'Université de Sarajevo; Ambassade de France en Bosnie-Herzégovine, Nov 2017, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02345217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalisation et ambivalence des configurations de genre. Mariages transnationaux et parcours migratoires en France de femmes russes, biélorusses et ukrainiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès de l'AISLF « Sociétés en mouvement, sociologie en changement » CR 04 : Rapports sociaux de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier la dictature. Une analyse &amp;quot;par le bas&amp;quot; du régime autoritaire en Biélorussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès de l'AISLF « Sociétés en mouvement, sociologie en changement » GT 21 : Socio-anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisme de marché et gouvernement des campagnes en Biélorussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3485,517 +3554,517 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études « Économie de marché et mondes ruraux à l’Est de l’Europe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Émile Durkheim; Université de Bordeaux, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02414121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The (post)Soviet type paternalism: an ethnography of the kolkhoz condition in Belarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVth April International Academic Conference On Economic and Social Development Higher School of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Higher School of Economics, Apr 2014, Moscou, Russia. pp.178-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoritarisme par le bas. Jalons d’une problématisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'atelier Méthodes « Formuler une problématique et construire un modèle d’analyse »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2015, Sciences Po Bordeaux, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02889621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours migratoires en France de femmes russes, biélorusses et ukrainiennes. Premiers résultats issus d’une recherche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Migrant-e-s par le mariage : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couples franco-russes : confrontations, arrangements et négociations autour des normes et des stéréotypes de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Atelier Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Émile Durkheim, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier la dictature. Économie, morale et politique dans les campagnes de Biélorussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l'axe Identifications "Économie, politique et morale dans les campagnes à l’Est de l’Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2015, Université de Bordeaux, campus Victoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchies sociales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeh Gessart-Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études organisée par le groupe "Europes terrains d'enquêtes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00379383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4005,507 +4074,507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution suspendue : Les Bélarusses contre l'État autoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plein Jour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.350, 2023, 978-2-37067-080-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A taste for oppression : a political ethnography of everyday life in Belarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berghahn Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, pp.270, 2021, Anthropology of Europe, 978-1-80073-025-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03193901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût des tyrans : une ethnographie politique du quotidien en Biélorussie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281, 2020, Documents, 978-2-35687-723-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02927305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la sociologie : de 1789 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henry Cuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gresle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.284, 2017, Grand Repères Manuels, 978-2-7071-7916-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.cuinc.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datcha Blues : Existences ordinaires et dictature en Biélorussie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207, 2009, Europes centrales, 978-2-7011-5349-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04469905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles hiérarchies sociales en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, pp.350, 2023, 978-2-37067-080-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeh Gessart-Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Petra, pp.212, 2009, Europes : terrains et sociétés, 978-2-84743-021-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...406 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00386821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4515,51 +4584,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belarusian exiles facing transnational persecutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4569,587 +4638,587 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Shukan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ninna Mörner (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing Migration Patterns. A Comparative Study on the Movement of People and the Impact for Countries in the Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre for Baltic and East European Studies, CBEES; Södertörn University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-69, 2025, CBEES State of the Region Report, 978-91-85139-16-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre for Baltic and East European Studies, CBEES; Södertörn University</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05120055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nous sommes le pouvoir ! » Société, aspirations démocratiques et répressions en Biélorussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olga Belova; Hugo Flavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bélarus : une douloureuse quête démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Presses universitaires de Bordeaux, pp.36-56, 2024, PrimaLun@, 979-10-300-0842-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna17.979103001072.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/primaluna17.979103001072.3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04506552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation. La postérité de l’œuvre de Durkheim (1858‑1917) cent ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henry Cuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-Henry Cuin; Ronan Hervouet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durkheim aujourd'hui [Colloque international "La postérité de l’œuvre d’Émile Durkheim (1858-1917) cent ans après", organisé par le Centre Émile-Durkheim (UMR 5116), à Bordeaux (Université de Bordeaux et Sciences-Po Bordeaux), du 1er au 3 juin 2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-20, 2018, Le Lien social, 978-2-13-0800-52-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.cuin.2018.01.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de France</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01907592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Metamorphoses of the Dacha: Some Processual Thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dépelteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tatiana Savoia Landini; François Dépelteau (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norbert Elias and Empirical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave MacMillan, pp.179-196, 2014, 9781137312136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/9781137312143_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01074776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsêe sostoânie vyssego obrazovaniâ vo Francii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. S. Sazanov (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepreryvnoe obrazovanie v obseevropejskom prostranstve = La formation continue dans l'espace européen de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GUVPO, Moguilev, pp.183-188, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les datchas en Biélorussie et en Russie dans les années 1970 et 1980. Accès, formes et usages différenciés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadège Ragaru; Antonela Capelle-Pogăcean (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie quotidienne et pouvoir sous le communisme : consommer à l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.427-456, 2010, Recherches internationales, 978-2-8111-0359-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.ragar.2010.01.0427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/kart.ragar.2010.01.0427⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03054247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biélorussie. Mémoires et ruptures de vie de citoyens soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Heurteaux; Cédric Pellen (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1989 à l'Est de l'Europe : une mémoire controversée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'aube, pp.203-227, 2009, Monde en cours, 978-2-8159-0002-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03054564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5159,91 +5228,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les kolkhozes de Loukachenko : un regard « terre à terre » sur la Biélorussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02933025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5253,161 +5322,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biélorussie : Loukachenko forever?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline Ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Salières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5554,51 +5623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Shukan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.736.0952" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kurilo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.232.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4296.0019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/slr.2021.23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00085006.2021.1990641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0161k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Shukan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.481.0085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schiff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.014.0095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0409" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2013.2595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.633.0679d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2013.806080" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.7402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.078.0087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0533" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sde4-9b98" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeh Gessart-Anstett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspleinjour.fr/la-r%C3%A9volution-suspendue/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HervouetTaste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-gout-des-tyrans-une-ethnographie-politique-du-quotidien-en-bielorussie/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cuin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gresle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Histoire_de_la_sociologie-9782707179166.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cuinc.2017.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469905v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/datcha-blues-existences-ordinaires-et-dictature-en-bielorussie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sh.diva-portal.org/smash/record.jsf?pid=diva2%3A1970334&amp;amp;dswid=-5614" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna17.979103001072.3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Durkheim_aujourdhui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cuin.2018.01.0003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074776v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;pelteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137312143_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.ragar.2010.01.0427" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Sali&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Shukan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.736.0952" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kurilo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.232.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4296.0019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/slr.2021.23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00085006.2021.1990641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0161k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Shukan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.481.0085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schiff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.014.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0409" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2013.2595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2013.806080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.633.0679d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.7402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.078.0087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0533" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sde4-9b98" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeh Gessart-Anstett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspleinjour.fr/la-r%C3%A9volution-suspendue/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HervouetTaste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-gout-des-tyrans-une-ethnographie-politique-du-quotidien-en-bielorussie/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cuin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gresle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Histoire_de_la_sociologie-9782707179166.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cuinc.2017.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/datcha-blues-existences-ordinaires-et-dictature-en-bielorussie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sh.diva-portal.org/smash/record.jsf?pid=diva2%3A1970334&amp;amp;dswid=-5614" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna17.979103001072.3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Durkheim_aujourdhui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cuin.2018.01.0003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;pelteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137312143_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.ragar.2010.01.0427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Sali&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>