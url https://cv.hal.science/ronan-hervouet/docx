--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -3584,329 +3584,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02414121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’autoritarisme par le bas. Jalons d’une problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de l'atelier Méthodes « Formuler une problématique et construire un modèle d’analyse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2015, Sciences Po Bordeaux, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours migratoires en France de femmes russes, biélorusses et ukrainiennes. Premiers résultats issus d’une recherche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schiff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Migrant-e-s par le mariage : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples franco-russes : confrontations, arrangements et négociations autour des normes et des stéréotypes de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schiff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Atelier Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, May 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The (post)Soviet type paternalism: an ethnography of the kolkhoz condition in Belarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth April International Academic Conference On Economic and Social Development Higher School of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Higher School of Economics, Apr 2014, Moscou, Russia. pp.178-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182385v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">halshs-02413186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier la dictature. Économie, morale et politique dans les campagnes de Biélorussie</w:t>
               </w:r>
@@ -5623,51 +5623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Shukan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.736.0952" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kurilo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.232.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4296.0019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/slr.2021.23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00085006.2021.1990641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0161k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Shukan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.481.0085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schiff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.014.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0409" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2013.2595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2013.806080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.633.0679d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.7402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.078.0087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0533" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sde4-9b98" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeh Gessart-Anstett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspleinjour.fr/la-r%C3%A9volution-suspendue/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HervouetTaste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-gout-des-tyrans-une-ethnographie-politique-du-quotidien-en-bielorussie/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cuin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gresle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Histoire_de_la_sociologie-9782707179166.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cuinc.2017.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/datcha-blues-existences-ordinaires-et-dictature-en-bielorussie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sh.diva-portal.org/smash/record.jsf?pid=diva2%3A1970334&amp;amp;dswid=-5614" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna17.979103001072.3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Durkheim_aujourdhui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cuin.2018.01.0003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;pelteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137312143_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.ragar.2010.01.0427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Sali&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Shukan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.736.0952" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kurilo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.232.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4296.0019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/slr.2021.23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00085006.2021.1990641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0161k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Shukan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.481.0085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schiff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.014.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.143.0409" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2013.2595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2013.806080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.633.0679d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.7402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.078.0087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.073.0533" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sde4-9b98" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeh Gessart-Anstett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspleinjour.fr/la-r%C3%A9volution-suspendue/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HervouetTaste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-gout-des-tyrans-une-ethnographie-politique-du-quotidien-en-bielorussie/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cuin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gresle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Histoire_de_la_sociologie-9782707179166.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cuinc.2017.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/datcha-blues-existences-ordinaires-et-dictature-en-bielorussie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sh.diva-portal.org/smash/record.jsf?pid=diva2%3A1970334&amp;amp;dswid=-5614" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna17.979103001072.3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Durkheim_aujourdhui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cuin.2018.01.0003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;pelteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137312143_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.ragar.2010.01.0427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Ter Minassian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Sali&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>