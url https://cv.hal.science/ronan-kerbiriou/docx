--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronan KERBIRIOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ronan-kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-6273-283X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'études à l'Université Le Havre Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrière-pays des ports français : dynamiques et typologie en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Pub. Anticipées (4) L21-XXIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernisation of Container Ship Fleets: State of Play and Consequences for the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.211 - 217. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.18.01.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversification portuaire : les ports intermédiaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les petits ports : enjeux régionaux et globaux, 21, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance portuaire, nouvelle approche par l'intégration des données AIS. L'exemple des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies globales des grands armements maritimes conteneurisés dans la desserte portuaire (2016, 2018 et 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (3), pp.317-338. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.11288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and analysis of container handling rates in European ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.103565. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish Container Ports Integration in The Maritime Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of maritime research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating pollutant emissions from sea cruise in the Adriatic Sea in 2022 and regulatory measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Portoroz, Slovenia. pp.149 - 156, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 year of crisis in the Red Sea: what impact for the Adriatic ports?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSC 2025 11th International Maritime Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de la desserte maritime conteneurisée en afrique de l’ouest : stratégies armatoriales et relations interportuaires. Approche par les données AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international du CREMPOL “Le port, un écosystème sous tension”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREMPOL, Dec 2025, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter automatiquement les opérations de sauvetage en mer à partir de traces AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAGIS, May 2025, Avignon, France. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatic ports in the evolving dynamics of the Mediterranean maritime landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poertoroz, France. pp.228 - 235, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Large Container Vessels (ULCV) Strategies: Polarization in Progress (2020, 2022 and 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2 conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp, May 2025, Antwep, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet ports and geopolitics : focus on the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Sea Conference 5: The Baltic sea in transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services of container ships operators in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 9th congress - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernisation of Container Ship Fleets: State of Play and Consequences for the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gdynia Maritime University, Jun 2023, Gdansk, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversification portuaire dans les systèmes portuaires régionaux : Exemples en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Devport 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIS SHIPPING DATA AS DRIVER OF INTELLIGENCE FOR PORT & LOGISTICS COMMUNITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSA 53rd Annual General Meeting, Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Port-d'Espagne, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer les patterns, localiser les interventions : approche multi-sources des interventions de recherche et de sauvetage dans le contexte migratoire de la Manche-Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2016-2018-2020 period Links From/to Adriatics Seaports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTS 2022 - 20th International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for a categorization of European ports based on containership calls in 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris IGU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGU, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltic and russian ports in war time (AIS approach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas4 : Baltic Seas Conference - Edition IV - Crisis, war and logistics in Europe : from assessment to foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Klaipeda &amp; Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of polluting emissions of chips calling in the major Belgian ports in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siga2 Maritime and Ports - The Port and Maritime Sector: Key Developments and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géographiques pour étudier la desserte maritime de l’axe Seine : une concurrence sur terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et la cartographie de la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2016-2018-2020 period Links From/to Baltics Seaports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas3 : Baltic Sea as a future energy crossroad: Port, Shipping &amp; Geopolitics' Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2018-2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGA 2 Maritime &amp; ports - The port and the maritime sector: key developments and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish container ports integration in the maritime network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Maritime Transport Technology, Innovation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Barcelona, Spain. pp.26-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessertes portuaires, complémentarité et stratégies des opérateurs maritimes de navires porte-conteneurs en 2019 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International DEVPORT 3 - Ports, Transport maritime et développement régional : Globalisation, jeux d'échelles et environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil pour étudier la circulation maritime : l'exemple de l'AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités émergentes : fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual IAME Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2018 : De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l'étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTÈME D'IDENTIFICATION AUTOMATIQUE (AIS) ET LES SIG POUR L'ÉTUDE DU TRAFIC MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merigeo De la côté à l'océan : l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTEME D'IDENTIFICATION AUTOMATIQUE (AIS) : UNE SOURCE DE DONNEES POUR ETUDIER LA CIRCULATION MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUIRE LA VILLE PORTUAIRE DE DEMAIN EN AFRIQUE ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, KRIBI, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS) AS A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboozar Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MARITIME SCIENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sorlin, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ports Territoriaux : ambition, action, anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IX, 2025, Les Océanides, Yann Alix, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ports et des cartes en Europe - Atlas DEVPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-37687-290-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard croisé entre villes portuaires méditerranéennes. Quelle évolution et emprise spatiale de la croisière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronan Kerbiriou; Alain Bazille; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ports territoriaux : Ambition-Action-Anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.323-346, 2025, Collection les Océanides, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AIS comme outil d'intelligence scientifique, économique et stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence portuaire. Opération Innovation Projection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2024, Les Océanides, 978-2-37687-966-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltic and Russian ports in war time: AIS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilija Pudziute Gallois; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permacrisis &amp; Logistics: From Assessment to Foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.83-98, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France: A Natural but Contested Hinterland for Haropa Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Bertelle, Nathan Gouin, Antoine Frémont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003365013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports d’Europe vus du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Cros; Florence Lerique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l'activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2021, Stratégie, management et organisation, 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Normandie: Territoire logistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lilian Loubet; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.37-51, 2021, Essais et leçons, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1138489433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : Du Big Data maritime aux potentialités géoéconomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE MARITIME ET STRATÉGIES PORTUAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Océanides, 978-2-37687-101-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terminal à l'hinterland : l'axe Seine revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lévêque; Sophie Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passage Portuaire Approches interdisciplinaires des flux de marchandises transitant par les ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-9545436-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière pêche de la Normandie à l'Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadali Vosooghidizaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armateurs et alliances dans le transport maritime conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'escales des alliances maritimes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porte-conteneurs de plus de 15 000 EVP dans la rangée Nord : Structure du réseau portuaire et analyse des temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port du Havre dans le réseau européen de porte-conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la croisière en Europe et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic portuaire des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE LOGISTIQUE DE LA VALLÉE DE LA SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALITE DE L’AIR ET EMISSIONS DES NAVIRES DE COMMERCE: APPROCHE A PARTIR DE L’ANALYSE DES SIGNAUX AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAROPA : Un nouveau système portuaire sur la scène Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données AIS et recherches géographiques sur les ports et les transports maritimes : apports, méthodes et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Conservatoire national des Arts et Métiers (Cnam), 2025. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025CNAM1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05398580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports du Havre, de Marseille et de Dunkerque face à la concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sxhr6nd3q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime : 40 ans de course au gigantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de synthèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil d’intelligence économique et stratégique: Illustrations par l’AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notes de synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronan KERBIRIOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ronan-kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-6273-283X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'études à l'Université Le Havre Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrière-pays des ports français : dynamiques et typologie en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Pub. Anticipées (4) L21-XXIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversification portuaire : les ports intermédiaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les petits ports : enjeux régionaux et globaux, 21, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernisation of Container Ship Fleets: State of Play and Consequences for the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.211 - 217. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.18.01.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance portuaire, nouvelle approche par l'intégration des données AIS. L'exemple des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies globales des grands armements maritimes conteneurisés dans la desserte portuaire (2016, 2018 et 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (3), pp.317-338. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.11288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and analysis of container handling rates in European ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.103565. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish Container Ports Integration in The Maritime Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of maritime research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating pollutant emissions from sea cruise in the Adriatic Sea in 2022 and regulatory measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Portoroz, Slovenia. pp.149 - 156, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 year of crisis in the Red Sea: what impact for the Adriatic ports?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSC 2025 11th International Maritime Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de la desserte maritime conteneurisée en afrique de l’ouest : stratégies armatoriales et relations interportuaires. Approche par les données AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international du CREMPOL “Le port, un écosystème sous tension”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREMPOL, Dec 2025, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter automatiquement les opérations de sauvetage en mer à partir de traces AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAGIS, May 2025, Avignon, France. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatic ports in the evolving dynamics of the Mediterranean maritime landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poertoroz, France. pp.228 - 235, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet ports and geopolitics : focus on the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Sea Conference 5: The Baltic sea in transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Large Container Vessels (ULCV) Strategies: Polarization in Progress (2020, 2022 and 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2 conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp, May 2025, Antwep, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer les patterns, localiser les interventions : approche multi-sources des interventions de recherche et de sauvetage dans le contexte migratoire de la Manche-Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services of container ships operators in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 9th congress - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernisation of Container Ship Fleets: State of Play and Consequences for the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gdynia Maritime University, Jun 2023, Gdansk, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversification portuaire dans les systèmes portuaires régionaux : Exemples en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Devport 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIS SHIPPING DATA AS DRIVER OF INTELLIGENCE FOR PORT & LOGISTICS COMMUNITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSA 53rd Annual General Meeting, Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Port-d'Espagne, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2016-2018-2020 period Links From/to Adriatics Seaports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTS 2022 - 20th International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for a categorization of European ports based on containership calls in 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris IGU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGU, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltic and russian ports in war time (AIS approach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas4 : Baltic Seas Conference - Edition IV - Crisis, war and logistics in Europe : from assessment to foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Klaipeda &amp; Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2018-2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGA 2 Maritime &amp; ports - The port and the maritime sector: key developments and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2016-2018-2020 period Links From/to Baltics Seaports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas3 : Baltic Sea as a future energy crossroad: Port, Shipping &amp; Geopolitics' Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of polluting emissions of chips calling in the major Belgian ports in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siga2 Maritime and Ports - The Port and Maritime Sector: Key Developments and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géographiques pour étudier la desserte maritime de l’axe Seine : une concurrence sur terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et la cartographie de la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish container ports integration in the maritime network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Maritime Transport Technology, Innovation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Barcelona, Spain. pp.26-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessertes portuaires, complémentarité et stratégies des opérateurs maritimes de navires porte-conteneurs en 2019 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International DEVPORT 3 - Ports, Transport maritime et développement régional : Globalisation, jeux d'échelles et environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil pour étudier la circulation maritime : l'exemple de l'AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités émergentes : fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual IAME Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTÈME D'IDENTIFICATION AUTOMATIQUE (AIS) ET LES SIG POUR L'ÉTUDE DU TRAFIC MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merigeo De la côté à l'océan : l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2018 : De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l'étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS) AS A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboozar Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MARITIME SCIENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sorlin, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTEME D'IDENTIFICATION AUTOMATIQUE (AIS) : UNE SOURCE DE DONNEES POUR ETUDIER LA CIRCULATION MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUIRE LA VILLE PORTUAIRE DE DEMAIN EN AFRIQUE ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, KRIBI, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ports Territoriaux : ambition, action, anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IX, 2025, Les Océanides, Yann Alix, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ports et des cartes en Europe - Atlas DEVPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-37687-290-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City, Port, and Mediterranean Cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports in the Polycrisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.109-122, 2026, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003637578-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard croisé entre villes portuaires méditerranéennes. Quelle évolution et emprise spatiale de la croisière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronan Kerbiriou; Alain Bazille; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ports territoriaux : Ambition-Action-Anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.323-346, 2025, Collection les Océanides, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AIS comme outil d'intelligence scientifique, économique et stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence portuaire. Opération Innovation Projection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2024, Les Océanides, 978-2-37687-966-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France: A Natural but Contested Hinterland for Haropa Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Bertelle, Nathan Gouin, Antoine Frémont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003365013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltic and Russian ports in war time: AIS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilija Pudziute Gallois; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permacrisis &amp; Logistics: From Assessment to Foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.83-98, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Normandie: Territoire logistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lilian Loubet; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.37-51, 2021, Essais et leçons, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports d’Europe vus du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Cros; Florence Lerique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l'activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2021, Stratégie, management et organisation, 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1138489433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : Du Big Data maritime aux potentialités géoéconomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE MARITIME ET STRATÉGIES PORTUAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Océanides, 978-2-37687-101-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terminal à l'hinterland : l'axe Seine revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lévêque; Sophie Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passage Portuaire Approches interdisciplinaires des flux de marchandises transitant par les ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-9545436-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports du Havre, de Marseille et de Dunkerque face à la concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3t7q7rf6p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière pêche de la Normandie à l'Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadali Vosooghidizaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armateurs et alliances dans le transport maritime conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'escales des alliances maritimes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic portuaire des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porte-conteneurs de plus de 15 000 EVP dans la rangée Nord : Structure du réseau portuaire et analyse des temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port du Havre dans le réseau européen de porte-conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la croisière en Europe et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALITE DE L’AIR ET EMISSIONS DES NAVIRES DE COMMERCE: APPROCHE A PARTIR DE L’ANALYSE DES SIGNAUX AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE LOGISTIQUE DE LA VALLÉE DE LA SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAROPA : Un nouveau système portuaire sur la scène Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données AIS et recherches géographiques sur les ports et les transports maritimes : apports, méthodes et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Conservatoire national des Arts et Métiers (Cnam), 2025. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025CNAM1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05398580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sxhr6nd3q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime : 40 ans de course au gigantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de synthèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil d’intelligence économique et stratégique: Illustrations par l’AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notes de synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC0CB48F"/>
+    <w:nsid w:val="E7A0CDAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-kerbiriou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6273-283X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442626v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336640v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.18.01.22" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103565" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03268587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboozar Rajabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bazille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/t9-les-ports-territoriaux/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;jane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/t8_intelligence-portuaire/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/les-oceanides/ouvrage/490-prospective-maritime-et-strat%C3%A9gies-portuaires.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Vosooghidizaji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05398580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CNAM1111" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxhr6nd3q" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-kerbiriou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6273-283X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442626v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.18.01.22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103565" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03268587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboozar Rajabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bazille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/t9-les-ports-territoriaux/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;jane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/t8_intelligence-portuaire/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/les-oceanides/ouvrage/490-prospective-maritime-et-strat%C3%A9gies-portuaires.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3t7q7rf6p" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Vosooghidizaji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05398580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CNAM1111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxhr6nd3q" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>