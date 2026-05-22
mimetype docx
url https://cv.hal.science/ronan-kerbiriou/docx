--- v1 (2026-04-15)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronan KERBIRIOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ronan-kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-6273-283X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'études à l'Université Le Havre Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrière-pays des ports français : dynamiques et typologie en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Pub. Anticipées (4) L21-XXIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversification portuaire : les ports intermédiaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les petits ports : enjeux régionaux et globaux, 21, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernisation of Container Ship Fleets: State of Play and Consequences for the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.211 - 217. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.18.01.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance portuaire, nouvelle approche par l'intégration des données AIS. L'exemple des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies globales des grands armements maritimes conteneurisés dans la desserte portuaire (2016, 2018 et 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (3), pp.317-338. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.11288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and analysis of container handling rates in European ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.103565. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish Container Ports Integration in The Maritime Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of maritime research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating pollutant emissions from sea cruise in the Adriatic Sea in 2022 and regulatory measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Portoroz, Slovenia. pp.149 - 156, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 year of crisis in the Red Sea: what impact for the Adriatic ports?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSC 2025 11th International Maritime Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de la desserte maritime conteneurisée en afrique de l’ouest : stratégies armatoriales et relations interportuaires. Approche par les données AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international du CREMPOL “Le port, un écosystème sous tension”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREMPOL, Dec 2025, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter automatiquement les opérations de sauvetage en mer à partir de traces AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAGIS, May 2025, Avignon, France. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatic ports in the evolving dynamics of the Mediterranean maritime landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poertoroz, France. pp.228 - 235, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet ports and geopolitics : focus on the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Sea Conference 5: The Baltic sea in transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Large Container Vessels (ULCV) Strategies: Polarization in Progress (2020, 2022 and 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2 conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp, May 2025, Antwep, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer les patterns, localiser les interventions : approche multi-sources des interventions de recherche et de sauvetage dans le contexte migratoire de la Manche-Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services of container ships operators in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 9th congress - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernisation of Container Ship Fleets: State of Play and Consequences for the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gdynia Maritime University, Jun 2023, Gdansk, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversification portuaire dans les systèmes portuaires régionaux : Exemples en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Devport 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIS SHIPPING DATA AS DRIVER OF INTELLIGENCE FOR PORT & LOGISTICS COMMUNITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSA 53rd Annual General Meeting, Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Port-d'Espagne, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2016-2018-2020 period Links From/to Adriatics Seaports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTS 2022 - 20th International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for a categorization of European ports based on containership calls in 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris IGU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGU, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltic and russian ports in war time (AIS approach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas4 : Baltic Seas Conference - Edition IV - Crisis, war and logistics in Europe : from assessment to foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Klaipeda &amp; Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2018-2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGA 2 Maritime &amp; ports - The port and the maritime sector: key developments and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2016-2018-2020 period Links From/to Baltics Seaports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas3 : Baltic Sea as a future energy crossroad: Port, Shipping &amp; Geopolitics' Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of polluting emissions of chips calling in the major Belgian ports in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siga2 Maritime and Ports - The Port and Maritime Sector: Key Developments and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géographiques pour étudier la desserte maritime de l’axe Seine : une concurrence sur terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et la cartographie de la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish container ports integration in the maritime network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Maritime Transport Technology, Innovation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Barcelona, Spain. pp.26-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessertes portuaires, complémentarité et stratégies des opérateurs maritimes de navires porte-conteneurs en 2019 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International DEVPORT 3 - Ports, Transport maritime et développement régional : Globalisation, jeux d'échelles et environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil pour étudier la circulation maritime : l'exemple de l'AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités émergentes : fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual IAME Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTÈME D'IDENTIFICATION AUTOMATIQUE (AIS) ET LES SIG POUR L'ÉTUDE DU TRAFIC MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merigeo De la côté à l'océan : l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2018 : De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l'étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS) AS A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboozar Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MARITIME SCIENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sorlin, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTEME D'IDENTIFICATION AUTOMATIQUE (AIS) : UNE SOURCE DE DONNEES POUR ETUDIER LA CIRCULATION MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUIRE LA VILLE PORTUAIRE DE DEMAIN EN AFRIQUE ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, KRIBI, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ports Territoriaux : ambition, action, anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IX, 2025, Les Océanides, Yann Alix, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ports et des cartes en Europe - Atlas DEVPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-37687-290-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City, Port, and Mediterranean Cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports in the Polycrisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.109-122, 2026, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003637578-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard croisé entre villes portuaires méditerranéennes. Quelle évolution et emprise spatiale de la croisière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronan Kerbiriou; Alain Bazille; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ports territoriaux : Ambition-Action-Anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.323-346, 2025, Collection les Océanides, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AIS comme outil d'intelligence scientifique, économique et stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence portuaire. Opération Innovation Projection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2024, Les Océanides, 978-2-37687-966-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France: A Natural but Contested Hinterland for Haropa Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Bertelle, Nathan Gouin, Antoine Frémont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003365013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltic and Russian ports in war time: AIS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilija Pudziute Gallois; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permacrisis &amp; Logistics: From Assessment to Foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.83-98, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Normandie: Territoire logistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lilian Loubet; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.37-51, 2021, Essais et leçons, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports d’Europe vus du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Cros; Florence Lerique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l'activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2021, Stratégie, management et organisation, 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1138489433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : Du Big Data maritime aux potentialités géoéconomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE MARITIME ET STRATÉGIES PORTUAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Océanides, 978-2-37687-101-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terminal à l'hinterland : l'axe Seine revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lévêque; Sophie Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passage Portuaire Approches interdisciplinaires des flux de marchandises transitant par les ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-9545436-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports du Havre, de Marseille et de Dunkerque face à la concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3t7q7rf6p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière pêche de la Normandie à l'Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadali Vosooghidizaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armateurs et alliances dans le transport maritime conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'escales des alliances maritimes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic portuaire des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porte-conteneurs de plus de 15 000 EVP dans la rangée Nord : Structure du réseau portuaire et analyse des temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port du Havre dans le réseau européen de porte-conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la croisière en Europe et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALITE DE L’AIR ET EMISSIONS DES NAVIRES DE COMMERCE: APPROCHE A PARTIR DE L’ANALYSE DES SIGNAUX AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE LOGISTIQUE DE LA VALLÉE DE LA SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAROPA : Un nouveau système portuaire sur la scène Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données AIS et recherches géographiques sur les ports et les transports maritimes : apports, méthodes et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Conservatoire national des Arts et Métiers (Cnam), 2025. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025CNAM1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05398580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sxhr6nd3q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime : 40 ans de course au gigantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de synthèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil d’intelligence économique et stratégique: Illustrations par l’AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notes de synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronan KERBIRIOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ronan-kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-6273-283X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">278870724</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'études à l'Université Le Havre Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean container port reconfiguration under geopolitical disruption: an AIS-based multi-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Economics and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41278-026-00356-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrière-pays des ports français : dynamiques et typologie en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Pub. Anticipées (4) L21-XXIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernisation of Container Ship Fleets: State of Play and Consequences for the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.211 - 217. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.18.01.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversification portuaire : les ports intermédiaires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les petits ports : enjeux régionaux et globaux, 21, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance portuaire, nouvelle approche par l'intégration des données AIS. L'exemple des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies globales des grands armements maritimes conteneurisés dans la desserte portuaire (2016, 2018 et 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (3), pp.317-338. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.11288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and analysis of container handling rates in European ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.103565. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish Container Ports Integration in The Maritime Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of maritime research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating pollutant emissions from sea cruise in the Adriatic Sea in 2022 and regulatory measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Portoroz, Slovenia. pp.149 - 156, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 year of crisis in the Red Sea: what impact for the Adriatic ports?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSC 2025 11th International Maritime Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de la desserte maritime conteneurisée en afrique de l’ouest : stratégies armatoriales et relations interportuaires. Approche par les données AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international du CREMPOL “Le port, un écosystème sous tension”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREMPOL, Dec 2025, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter automatiquement les opérations de sauvetage en mer à partir de traces AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAGIS, May 2025, Avignon, France. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatic ports in the evolving dynamics of the Mediterranean maritime landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poertoroz, France. pp.228 - 235, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet ports and geopolitics : focus on the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Sea Conference 5: The Baltic sea in transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Large Container Vessels (ULCV) Strategies: Polarization in Progress (2020, 2022 and 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2 conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp, May 2025, Antwep, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernisation of Container Ship Fleets: State of Play and Consequences for the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gdynia Maritime University, Jun 2023, Gdansk, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services of container ships operators in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 9th congress - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversification portuaire dans les systèmes portuaires régionaux : Exemples en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Devport 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIS SHIPPING DATA AS DRIVER OF INTELLIGENCE FOR PORT & LOGISTICS COMMUNITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSA 53rd Annual General Meeting, Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Port-d'Espagne, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer les patterns, localiser les interventions : approche multi-sources des interventions de recherche et de sauvetage dans le contexte migratoire de la Manche-Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for a categorization of European ports based on containership calls in 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris IGU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGU, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2016-2018-2020 period Links From/to Adriatics Seaports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTS 2022 - 20th International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltic and russian ports in war time (AIS approach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas4 : Baltic Seas Conference - Edition IV - Crisis, war and logistics in Europe : from assessment to foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Klaipeda &amp; Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of polluting emissions of chips calling in the major Belgian ports in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siga2 Maritime and Ports - The Port and Maritime Sector: Key Developments and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géographiques pour étudier la desserte maritime de l’axe Seine : une concurrence sur terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et la cartographie de la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2018-2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGA 2 Maritime &amp; ports - The port and the maritime sector: key developments and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2016-2018-2020 period Links From/to Baltics Seaports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas3 : Baltic Sea as a future energy crossroad: Port, Shipping &amp; Geopolitics' Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish container ports integration in the maritime network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Maritime Transport Technology, Innovation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Barcelona, Spain. pp.26-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessertes portuaires, complémentarité et stratégies des opérateurs maritimes de navires porte-conteneurs en 2019 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International DEVPORT 3 - Ports, Transport maritime et développement régional : Globalisation, jeux d'échelles et environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil pour étudier la circulation maritime : l'exemple de l'AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités émergentes : fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual IAME Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2018 : De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l'étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTÈME D'IDENTIFICATION AUTOMATIQUE (AIS) ET LES SIG POUR L'ÉTUDE DU TRAFIC MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merigeo De la côté à l'océan : l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTEME D'IDENTIFICATION AUTOMATIQUE (AIS) : UNE SOURCE DE DONNEES POUR ETUDIER LA CIRCULATION MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUIRE LA VILLE PORTUAIRE DE DEMAIN EN AFRIQUE ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, KRIBI, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS) AS A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboozar Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MARITIME SCIENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sorlin, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ports Territoriaux : ambition, action, anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IX, 2025, Les Océanides, Yann Alix, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ports et des cartes en Europe - Atlas DEVPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-37687-290-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City, Port, and Mediterranean Cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports in the Polycrisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.109-122, 2026, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003637578-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard croisé entre villes portuaires méditerranéennes. Quelle évolution et emprise spatiale de la croisière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronan Kerbiriou; Alain Bazille; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ports territoriaux : Ambition-Action-Anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.323-346, 2025, Collection les Océanides, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AIS comme outil d'intelligence scientifique, économique et stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence portuaire. Opération Innovation Projection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2024, Les Océanides, 978-2-37687-966-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltic and Russian ports in war time: AIS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilija Pudziute Gallois; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permacrisis &amp; Logistics: From Assessment to Foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.83-98, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France: A Natural but Contested Hinterland for Haropa Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Bertelle, Nathan Gouin, Antoine Frémont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003365013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports d’Europe vus du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Cros; Florence Lerique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l'activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2021, Stratégie, management et organisation, 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Normandie: Territoire logistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lilian Loubet; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.37-51, 2021, Essais et leçons, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1138489433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : Du Big Data maritime aux potentialités géoéconomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE MARITIME ET STRATÉGIES PORTUAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Océanides, 978-2-37687-101-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terminal à l'hinterland : l'axe Seine revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lévêque; Sophie Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passage Portuaire Approches interdisciplinaires des flux de marchandises transitant par les ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-9545436-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports du Havre, de Marseille et de Dunkerque face à la concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3t7q7rf6p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière pêche de la Normandie à l'Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadali Vosooghidizaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armateurs et alliances dans le transport maritime conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'escales des alliances maritimes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porte-conteneurs de plus de 15 000 EVP dans la rangée Nord : Structure du réseau portuaire et analyse des temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port du Havre dans le réseau européen de porte-conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la croisière en Europe et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic portuaire des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE LOGISTIQUE DE LA VALLÉE DE LA SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALITE DE L’AIR ET EMISSIONS DES NAVIRES DE COMMERCE: APPROCHE A PARTIR DE L’ANALYSE DES SIGNAUX AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAROPA : Un nouveau système portuaire sur la scène Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données AIS et recherches géographiques sur les ports et le transport maritime : apports, méthodes et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Conservatoire national des arts et metiers - CNAM, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025CNAM0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05600699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.sxhr6nd3q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime : 40 ans de course au gigantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de synthèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil d’intelligence économique et stratégique: Illustrations par l’AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notes de synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7A0CDAB"/>
+    <w:nsid w:val="C8F20341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-kerbiriou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6273-283X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442626v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.18.01.22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103565" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03268587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboozar Rajabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bazille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/t9-les-ports-territoriaux/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;jane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/t8_intelligence-portuaire/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/les-oceanides/ouvrage/490-prospective-maritime-et-strat%C3%A9gies-portuaires.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3t7q7rf6p" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Vosooghidizaji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05398580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CNAM1111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxhr6nd3q" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-kerbiriou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6273-283X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278870724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-026-00356-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.18.01.22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103565" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03268587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboozar Rajabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bazille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/t9-les-ports-territoriaux/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;jane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-10" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/t8_intelligence-portuaire/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/les-oceanides/ouvrage/490-prospective-maritime-et-strat%C3%A9gies-portuaires.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3t7q7rf6p" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Vosooghidizaji" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506071v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05600699v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CNAM0031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxhr6nd3q" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>