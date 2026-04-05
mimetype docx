--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1296,51 +1296,51 @@
                 <w:t xml:space="preserve">Host succinate inhibits influenza virus infection through succinylation and nuclear retention of the viral nucleoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Brea-Diakite</w:t>
+                <w:t xml:space="preserve">Deborah Bréa-Diakite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1350,6883 +1350,6749 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (12), </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.e108306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/embj.2021108306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500374v1</w:t>
+                <w:t xml:space="preserve">hal-03687124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host succinate inhibits influenza virus infection through succinylation and nuclear retention of the viral nucleoprotein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Doses of Radiation Increase the Immunosuppressive Profile of Lung Macrophages During Viral Infection and Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Bréa-Diakite</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baranek</w:t>
+                <w:t xml:space="preserve">Lydia Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Mondini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021108306⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (5), pp.1283-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2021.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687124v2</w:t>
+                <w:t xml:space="preserve">hal-03401860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Doses of Radiation Increase the Immunosuppressive Profile of Lung Macrophages During Viral Infection and Pneumonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Mondini</w:t>
+                <w:t xml:space="preserve">Immunogenicity and Protective Potential of Mucosal Vaccine Formulations Based on Conserved Epitopes of Influenza A Viruses Fused to an Innovative Ring Nanoplatform in Mice and Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Calzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molida Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Turpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Mettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2021.03.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.772550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401860v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity and Protective Potential of Mucosal Vaccine Formulations Based on Conserved Epitopes of Influenza A Viruses Fused to an Innovative Ring Nanoplatform in Mice and Chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Mettier</w:t>
+                <w:t xml:space="preserve">Influenza viruses and coronaviruses: Knowns, unknowns, and common research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.772550⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (12), pp.e1010106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03575999v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza viruses and coronaviruses: Knowns, unknowns, and common research challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+                <w:t xml:space="preserve">Influenza Virus Infection Impairs the Gut’s Barrier Properties and Favors Secondary Enteric Bacterial Infection through Reduced Production of Short-Chain Fatty Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gomes Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Deruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Heumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010106⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00734-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03518306v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03385672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza Virus Infection Impairs the Gut’s Barrier Properties and Favors Secondary Enteric Bacterial Infection through Reduced Production of Short-Chain Fatty Acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Heumel</w:t>
+                <w:t xml:space="preserve">Study of the host specificity of PB1-F2-associated virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00734-20⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1647 - 1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1933848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03385672v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembled peptide nanorod vaccine confers protection against influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Ximena Zottig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultan Al-Halifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Côté-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Calzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.120672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299147v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled peptide nanorod vaccine confers protection against influenza A virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Calzas</w:t>
+                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.120672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319841v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the host specificity of PB1-F2-associated virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">A condensate-hardening drug blocks RSV replication in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortune Hontonnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1933848⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 595 (7868), pp.596 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03703-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264952v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A condensate-hardening drug blocks RSV replication in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fortune Hontonnou</w:t>
+                <w:t xml:space="preserve">Influenza infection rewires energy metabolism and induces browning features in adipose cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve S. Lancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03703-z⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-0965-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318345v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive transient damage of the olfactory epithelium associated with infection of sustentacular cells by SARS-CoV-2 in golden Syrian hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey St Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Murri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89, pp.579-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbi.2020.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza infection rewires energy metabolism and induces browning features in adipose cells and tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+                <w:t xml:space="preserve">Targeting the Respiratory Syncytial Virus N 0 -P Complex with Constrained α-Helical Peptides in Cells and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Gsponer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-0965-6⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00717-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959942v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine Model for the Study of Influenza D Virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+                <w:t xml:space="preserve">Impact of the influenza protein PB1-F2 on the biochemical composition of human epithelial cells revealed by synchrotron Fourier transform infrared spectromicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bourgès-Abella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94 (4), pp.e01662-19. </w:t>
+              <w:t xml:space="preserve">Journal of Spectral Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01662-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1255/jsi.2019.a18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640532v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the influenza protein PB1-F2 on the biochemical composition of human epithelial cells revealed by synchrotron Fourier transform infrared spectromicroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murine Model for the Study of Influenza D Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jamme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgès-Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1255/jsi.2019.a18⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (4), pp.e01662-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01662-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873862v1</w:t>
+                <w:t xml:space="preserve">hal-02640532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Respiratory Syncytial Virus N 0 -P Complex with Constrained α-Helical Peptides in Cells and Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Labyrinthopeptins as virolytic inhibitors of respiratory syncytial virus cell entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Blockus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Sake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wetzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Grethe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Graalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00717-20⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.104774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353101v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labyrinthopeptins as virolytic inhibitors of respiratory syncytial virus cell entry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Theresa Graalmann</w:t>
+                <w:t xml:space="preserve">Gut Dysbiosis during Influenza Contributes to Pulmonary Pneumococcal Superinfection through Altered Short-Chain Fatty Acid Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104774⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (9), pp.2934-2947.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549192v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02501395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Dysbiosis during Influenza Contributes to Pulmonary Pneumococcal Superinfection through Altered Short-Chain Fatty Acid Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daphnée Soulard</w:t>
+                <w:t xml:space="preserve">Respiratory syncytial virus tropism for olfactory sensory neurons in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Fretaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint‐albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.14936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02501395v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory syncytial virus tropism for olfactory sensory neurons in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Sedano</w:t>
+                <w:t xml:space="preserve">Single-Stranded Oligonucleotide-Mediated Inhibition of Respiratory Syncytial Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Axberg Pålsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Dondalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bergenstråhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rolfes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.14936⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.580547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.580547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899462v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Stranded Oligonucleotide-Mediated Inhibition of Respiratory Syncytial Virus Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albin Björk</w:t>
+                <w:t xml:space="preserve">Interleukin-22 Immunotherapy during Severe Influenza Enhances Lung Tissue Integrity and Reduces Secondary Bacterial Systemic Invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Deruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Faveeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.580547⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (7), pp.e00706-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00706-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109137v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-22 Immunotherapy during Severe Influenza Enhances Lung Tissue Integrity and Reduces Secondary Bacterial Systemic Invasion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Faveeuw</w:t>
+                <w:t xml:space="preserve">Humoral Responses Elicited by Adenovirus Displaying Epitopes Are Induced Independently of the Infection Process and Shaped by the Toll-Like Receptor/MyD88 Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Anchim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Raddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Zig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00706-17⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398322v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humoral Responses Elicited by Adenovirus Displaying Epitopes Are Induced Independently of the Infection Process and Shaped by the Toll-Like Receptor/MyD88 Pathway</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">A short double-stapled peptide inhibits respiratory syncytial virus entry and spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Eleouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00124⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02241-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126585v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short double-stapled peptide inhibits respiratory syncytial virus entry and spreading</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza virus protein PB1-F2 interacts with CALCOCO2 (NDP52) to modulate innate immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02241-16⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (6), pp.1196-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605887v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of a chicken lung epithelial cell line (CLEC213) reveals a mitochondrial respiratory chain activity boost during influenza virus infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Broad-spectrum non-toxic antiviral nanoparticles with a virucidal inhibition mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Cagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Andreozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco d'Alicarnasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Jacob Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176355⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT5053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605882v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza virus protein PB1-F2 interacts with CALCOCO2 (NDP52) to modulate innate immune response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic profiling of a chicken lung epithelial cell line (CLEC213) reveals a mitochondrial respiratory chain activity boost during influenza virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000782⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911416v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-spectrum non-toxic antiviral nanoparticles with a virucidal inhibition mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Mueller</w:t>
+                <w:t xml:space="preserve">Host response comparison of H1N1-and H5N1-infected mice identifies two potential death mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT5053⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18081631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629404v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host response comparison of H1N1-and H5N1-infected mice identifies two potential death mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Codon deletions in the influenza a virus pa gene generate temperature-sensitive viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delmas</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms18081631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (7), pp.3684-3693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03101-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617657v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codon deletions in the influenza a virus pa gene generate temperature-sensitive viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+                <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vidy-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.03101-15⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636526v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron Infrared and Deep UV Fluorescent Microspectroscopy Study of PB1-F2 β-Aggregated Structures in Influenza A Virus-infected Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (17), pp.9060 - 9072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.710533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608535v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Infrared and Deep UV Fluorescent Microspectroscopy Study of PB1-F2 β-Aggregated Structures in Influenza A Virus-infected Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+                <w:t xml:space="preserve">Interaction of prion protein with acetylcholinesterase: potential pathobiological implications in prion diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent I Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba del Valle Vilchez Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Muñoz-Torrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trovaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.710533⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-015-0188-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724147v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02335432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of prion protein with acetylcholinesterase: potential pathobiological implications in prion diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Nachon</w:t>
+                <w:t xml:space="preserve">Temperature-sensitive mutants in the influenza A virus RNA polymerase: alterations in the PA linker reduce nuclear targeting of the PB1-PA dimer and result in viral attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ghounaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Naffakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-015-0188-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (12), pp.6376-6390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00589-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02335432v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-sensitive mutants in the influenza A virus RNA polymerase: alterations in the PA linker reduce nuclear targeting of the PB1-PA dimer and result in viral attenuation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Naffakh</w:t>
+                <w:t xml:space="preserve">Visualizing the replication of respiratory syncytial virus in cells and in living mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00589-15⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631749v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the replication of respiratory syncytial virus in cells and in living mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PB1-F2 attenuates virulence of highly pathogenic avian H5N1 influenza virus in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carissa Embury-Hyatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6104⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633568v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PB1-F2 attenuates virulence of highly pathogenic avian H5N1 influenza virus in chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Electrochemical Detection of the Oligomerization of PB1-F2 Influenza A Virus Protein in Infected Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Sauriat-Dorizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100679⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (18), pp.9098 - 9105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac5018056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194021v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Detection of the Oligomerization of PB1-F2 Influenza A Virus Protein in Infected Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+                <w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura N. Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac5018056⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (5), pp.1491 - 1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635306v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Miodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79 (5), pp.1491 - 1499. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, S7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001569v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+                <w:t xml:space="preserve">Kinetic characterization of PB1-F2-mediated immunopathology during highly pathogenic avian H5N1 influenza virus infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis P.-L. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642777v1</w:t>
+                <w:t xml:space="preserve">hal-01004085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic characterization of PB1-F2-mediated immunopathology during highly pathogenic avian H5N1 influenza virus infection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Lorin</w:t>
+                <w:t xml:space="preserve">Selective antibacterial effects of mixed ZnMgO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Stankic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francia Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Ciric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (5), pp.1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1595-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004085v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective antibacterial effects of mixed ZnMgO nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danica Ciric</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1595-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), pp.e1002202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243099v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection with influenza virus induces IL-33 in murine lungs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Imran Arshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie L'Helgoualc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (6), pp.1125-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1165/rcmb.2010-0516OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-b Expression of Human Respiratory Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (8), pp.e1002202. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (8), pp.4812-4823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684735v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-b Expression of Human Respiratory Epithelial Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PB1-F2 Influenza A Virus Protein Adopts a beta-Sheet Conformation and Forms Amyloid Fibers in Membrane Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (17), pp.13233-13243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.067710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193647v1</w:t>
+                <w:t xml:space="preserve">hal-02664783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PB1-F2 Influenza A Virus Protein Adopts a beta-Sheet Conformation and Forms Amyloid Fibers in Membrane Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
+                <w:t xml:space="preserve">Cutting Edge: Influenza A Virus Activates TLR3-Dependent Inflammatory and RIG-I-Dependent Antiviral Responses in Human Lung Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pothlichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.067710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178 (6), pp.3368-3372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.178.6.3368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664783v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: Influenza A Virus Activates TLR3-Dependent Inflammatory and RIG-I-Dependent Antiviral Responses in Human Lung Epithelial Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Edema toxin impairs anthracidal phospholipase A2 expression by alveolar macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eliane Meurs</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.178.6.3368⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (12), pp.e187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319510v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00317899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edema toxin impairs anthracidal phospholipase A2 expression by alveolar macrophages.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Detrimental contribution of the Toll-like receptor (TLR) to influenza A virus-induced acute pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Candela</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagranderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alexopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 3 (12), pp.e187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030187⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 2 (6), pp.e53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00317899v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrimental contribution of the Toll-like receptor (TLR) to influenza A virus-induced acute pneumonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Involvement of Toll-like Receptor 3 in the Immune Response of Lung Epithelial Cells to Double-stranded RNA and Influenza A Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Escriou</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Escriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shizuo Akira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0020053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (7), pp.5571-5580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M410592200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086851v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Toll-like Receptor 3 in the Immune Response of Lung Epithelial Cells to Double-stranded RNA and Influenza A Virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Mumps Virus Decreases Testosterone Production and Gamma Interferon-Induced Protein 10 Secretion by Human Leydig Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shizuo Akira</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M410592200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (5), pp.3297-3300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.77.5.3297-3300.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318968v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phtf1 Is an Integral Membrane Protein Localized in an Endoplasmic Reticulum Domain in Maturing Male Germ Cells1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oyhenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Samson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Raich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (3), pp.1044-1053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1095/biolreprod.102.009787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mumps Virus Decreases Testosterone Production and Gamma Interferon-Induced Protein 10 Secretion by Human Leydig Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Spatial, a new nuclear factor tightly regulated during mouse spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Irla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Puthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jégou</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Victorero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.77.5.3297-3300.2003⟩</w:t>
+              <w:t xml:space="preserve">Gene Expression Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (2), pp.135--138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1567-133X(03)00024-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318689v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial, a new nuclear factor tightly regulated during mouse spermatogenesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Le virus ourlien et l'orchite : vers une approche physiopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Expression Patterns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (1), pp.124-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1567-133X(03)00024-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01595826v1</w:t>
+                <w:t xml:space="preserve">hal-03318963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus ourlien et l'orchite : vers une approche physiopathologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Production of the Chemokines Monocyte Chemotactic Protein-1, Regulated on Activation Normal T Cell Expressed and Secreted Protein, Growth-Related Oncogene, and Interferon-γ-Inducible Protein-10 Is Induced by the Sendai Virus in Human and Rat Testicular Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143 (4), pp.1434-1440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/endo.143.4.8735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8236,165 +8102,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis-aconitate therapy protects against influenza mortality by dual targeting of viral polymerase and ERK/AKT/NF-κB signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Brea-Diakite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Brea-Diakite</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8462,51 +8328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2B7AB2A"/>
+    <w:nsid w:val="891F70B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8693,51 +8559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-le-goffic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2012-0064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061595888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Born" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mathez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jacob Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prompt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv9311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Sake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Urbanek-Quaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45241-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020328" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent K. Kaiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015382" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea-Diakite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Classe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2021.03.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomes Machado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00734-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zottig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C&#244;t&#233;-Cyr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120672" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Cao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03703-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey St Albin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.06.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959942v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve S. Lancel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barthelemy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0965-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mettier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01662-19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549192v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Blockus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wetzke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Graalmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104774" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02501395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Machado" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Axberg P&#229;lsson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dondalska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bergenstr&#229;hle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolfes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bj&#246;rk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580547" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00706-17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126585v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Anchim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrieau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00124" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02241-16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605882v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176355" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000782" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629404v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Andreozzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alicarnasso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mueller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT5053" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617657v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18081631" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03101-15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.710533" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inserm-02335432v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent I Mas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba del Valle Vilchez Acosta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Torrero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0188-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghounaris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00589-15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004085v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Leymarie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis P.-L. Herv&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Lorin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057894" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1595-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681982v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Arshad" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rauch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2010-0516OC" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319510v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fujita" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meurs" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.6.3368" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00317899v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raymond" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030187" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086851v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balloy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagranderie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexopoulou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escriou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318968v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bloch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escriou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuo Akira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410592200" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318940v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oyhenart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raich" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.009787" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318689v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouchel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ruffault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.5.3297-3300.2003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595826v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victorero" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freeman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-133X(03)00024-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZJ7WX0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318963v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318654v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aubry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.4.8735" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375838v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Brea-Diakite" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-le-goffic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2012-0064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061595888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Born" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mathez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jacob Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prompt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv9311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Sake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Urbanek-Quaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45241-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020328" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent K. Kaiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015382" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Classe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2021.03.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomes Machado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00734-20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zottig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C&#244;t&#233;-Cyr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Cao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03703-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959942v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve S. Lancel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barthelemy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0965-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey St Albin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.06.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mettier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01662-19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Blockus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wetzke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Graalmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104774" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02501395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavares" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Machado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Axberg P&#229;lsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dondalska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bergenstr&#229;hle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolfes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bj&#246;rk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580547" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00706-17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Anchim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrieau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00124" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02241-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000782" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Andreozzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alicarnasso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mueller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT5053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176355" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18081631" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03101-15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.710533" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inserm-02335432v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent I Mas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba del Valle Vilchez Acosta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Torrero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0188-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghounaris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00589-15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004085v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Leymarie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis P.-L. Herv&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Lorin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057894" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1595-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681982v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Arshad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rauch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2010-0516OC" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319510v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fujita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meurs" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.6.3368" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00317899v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raymond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030187" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balloy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagranderie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexopoulou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escriou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bloch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escriou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuo Akira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410592200" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouchel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ruffault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.5.3297-3300.2003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318940v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oyhenart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.009787" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victorero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freeman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-133X(03)00024-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZJ7WX0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318963v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318654v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aubry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.4.8735" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Brea-Diakite" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>