--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2749,546 +2749,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Respiratory Syncytial Virus N 0 -P Complex with Constrained α-Helical Peptides in Cells and Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Labyrinthopeptins as virolytic inhibitors of respiratory syncytial virus cell entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Gsponer</w:t>
+                <w:t xml:space="preserve">Sebastian Blockus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Sake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Gaillard</w:t>
+                <w:t xml:space="preserve">Martin Wetzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Fenner</w:t>
+                <w:t xml:space="preserve">Christina Grethe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Theresa Graalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (10), </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.104774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00717-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353101v1</w:t>
+                <w:t xml:space="preserve">hal-02549192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the influenza protein PB1-F2 on the biochemical composition of human epithelial cells revealed by synchrotron Fourier transform infrared spectromicroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murine Model for the Study of Influenza D Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jamme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgès-Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1255/jsi.2019.a18⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (4), pp.e01662-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01662-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873862v1</w:t>
+                <w:t xml:space="preserve">hal-02640532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine Model for the Study of Influenza D Virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+                <w:t xml:space="preserve">Impact of the influenza protein PB1-F2 on the biochemical composition of human epithelial cells revealed by synchrotron Fourier transform infrared spectromicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bourgès-Abella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94 (4), pp.e01662-19. </w:t>
+              <w:t xml:space="preserve">Journal of Spectral Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01662-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1255/jsi.2019.a18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640532v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labyrinthopeptins as virolytic inhibitors of respiratory syncytial virus cell entry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the Respiratory Syncytial Virus N 0 -P Complex with Constrained α-Helical Peptides in Cells and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Blockus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svenja Sake</w:t>
+                <w:t xml:space="preserve">Nadège Gsponer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wetzke</w:t>
+                <w:t xml:space="preserve">Vanessa Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Grethe</w:t>
+                <w:t xml:space="preserve">Brice Fenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa Graalmann</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 177, pp.104774. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00717-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549192v1</w:t>
+                <w:t xml:space="preserve">hal-03353101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Dysbiosis during Influenza Contributes to Pulmonary Pneumococcal Superinfection through Altered Short-Chain Fatty Acid Production</w:t>
               </w:r>
@@ -3944,51 +3944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short double-stapled peptide inhibits respiratory syncytial virus entry and spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,161 +4072,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza virus protein PB1-F2 interacts with CALCOCO2 (NDP52) to modulate innate immune response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic profiling of a chicken lung epithelial cell line (CLEC213) reveals a mitochondrial respiratory chain activity boost during influenza virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Meyer</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tafforeau</w:t>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lotteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (6), pp.1196-1208. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911416v1</w:t>
+                <w:t xml:space="preserve">hal-01605882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad-spectrum non-toxic antiviral nanoparticles with a virucidal inhibition mechanism</w:t>
               </w:r>
@@ -4340,161 +4340,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of a chicken lung epithelial cell line (CLEC213) reveals a mitochondrial respiratory chain activity boost during influenza virus infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influenza virus protein PB1-F2 interacts with CALCOCO2 (NDP52) to modulate innate immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+                <w:t xml:space="preserve">Lionel Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (4), 18 p. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (6), pp.1196-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605882v1</w:t>
+                <w:t xml:space="preserve">hal-01911416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host response comparison of H1N1-and H5N1-infected mice identifies two potential death mechanisms</w:t>
               </w:r>
@@ -4608,295 +4608,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codon deletions in the influenza a virus pa gene generate temperature-sensitive viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Sausset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Sedano</w:t>
+                <w:t xml:space="preserve">Aurore Vidy-Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90 (7), pp.3684-3693. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.03101-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636526v1</w:t>
+                <w:t xml:space="preserve">hal-01608535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codon deletions in the influenza a virus pa gene generate temperature-sensitive viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Vidy-Roche</w:t>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (10), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (7), pp.3684-3693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03101-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608535v1</w:t>
+                <w:t xml:space="preserve">hal-02636526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Infrared and Deep UV Fluorescent Microspectroscopy Study of PB1-F2 β-Aggregated Structures in Influenza A Virus-infected Cells</w:t>
               </w:r>
@@ -5150,64 +5150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-sensitive mutants in the influenza A virus RNA polymerase: alterations in the PA linker reduce nuclear targeting of the PB1-PA dimer and result in viral attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,51 +5470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
@@ -5680,429 +5680,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura N. Kechaou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, S7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001569v1</w:t>
+                <w:t xml:space="preserve">hal-02642777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Miodek</w:t>
+                <w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura N. Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (5), pp.1491 - 1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642907v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t>
+                <w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Miodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, S7, </w:t>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642777v1</w:t>
+                <w:t xml:space="preserve">hal-02642907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic characterization of PB1-F2-mediated immunopathology during highly pathogenic avian H5N1 influenza virus infection.</w:t>
               </w:r>
@@ -6350,295 +6350,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t>
+                <w:t xml:space="preserve">Infection with influenza virus induces IL-33 in murine lungs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+                <w:t xml:space="preserve">Muhammad Imran Arshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie L'Helgoualc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (6), pp.1125-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2010-0516OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684735v1</w:t>
+                <w:t xml:space="preserve">hal-00681982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection with influenza virus induces IL-33 in murine lungs.</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Rauch</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie L'Helgoualc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delmas</w:t>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (6), pp.1125-32. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), pp.e1002202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2010-0516OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681982v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-b Expression of Human Respiratory Epithelial Cells</w:t>
               </w:r>
@@ -6810,51 +6810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (17), pp.13233-13243. </w:t>
@@ -7422,291 +7422,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mumps Virus Decreases Testosterone Production and Gamma Interferon-Induced Protein 10 Secretion by Human Leydig Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phtf1 Is an Integral Membrane Protein Localized in an Endoplasmic Reticulum Domain in Maturing Male Germ Cells1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oyhenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Ruffault</w:t>
+                <w:t xml:space="preserve">M. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
+                <w:t xml:space="preserve">Bernard Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jégou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natacha Raich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 77 (5), pp.3297-3300. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (3), pp.1044-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.77.5.3297-3300.2003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.102.009787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318689v1</w:t>
+                <w:t xml:space="preserve">hal-03318940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phtf1 Is an Integral Membrane Protein Localized in an Endoplasmic Reticulum Domain in Maturing Male Germ Cells1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mumps Virus Decreases Testosterone Production and Gamma Interferon-Induced Protein 10 Secretion by Human Leydig Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oyhenart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+                <w:t xml:space="preserve">Thomas Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Samson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Annick Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68 (3), pp.1044-1053. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (5), pp.3297-3300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.102.009787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.77.5.3297-3300.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318940v1</w:t>
+                <w:t xml:space="preserve">hal-03318689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial, a new nuclear factor tightly regulated during mouse spermatogenesis</w:t>
               </w:r>
@@ -7838,77 +7838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus ourlien et l'orchite : vers une approche physiopathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7963,90 +7963,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of the Chemokines Monocyte Chemotactic Protein-1, Regulated on Activation Normal T Cell Expressed and Secreted Protein, Growth-Related Oncogene, and Interferon-γ-Inducible Protein-10 Is Induced by the Sendai Virus in Human and Rat Testicular Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143 (4), pp.1434-1440. </w:t>
@@ -8328,51 +8328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="891F70B4"/>
+    <w:nsid w:val="E5954AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8559,51 +8559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-le-goffic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2012-0064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061595888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Born" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mathez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jacob Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prompt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv9311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Sake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Urbanek-Quaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45241-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020328" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent K. Kaiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015382" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Classe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2021.03.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomes Machado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00734-20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zottig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C&#244;t&#233;-Cyr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Cao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03703-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959942v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve S. Lancel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barthelemy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0965-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey St Albin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.06.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mettier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01662-19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Blockus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wetzke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Graalmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104774" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02501395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavares" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Machado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Axberg P&#229;lsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dondalska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bergenstr&#229;hle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolfes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bj&#246;rk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580547" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00706-17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Anchim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrieau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00124" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02241-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000782" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Andreozzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alicarnasso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mueller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT5053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176355" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18081631" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03101-15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.710533" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inserm-02335432v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent I Mas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba del Valle Vilchez Acosta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Torrero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0188-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghounaris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00589-15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004085v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Leymarie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis P.-L. Herv&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Lorin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057894" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1595-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681982v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Arshad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rauch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2010-0516OC" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319510v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fujita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meurs" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.6.3368" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00317899v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raymond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030187" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balloy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagranderie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexopoulou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escriou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bloch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escriou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuo Akira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410592200" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouchel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ruffault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.5.3297-3300.2003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318940v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oyhenart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.009787" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victorero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freeman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-133X(03)00024-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZJ7WX0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318963v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318654v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aubry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.4.8735" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Brea-Diakite" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-le-goffic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2012-0064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061595888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Born" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mathez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jacob Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prompt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv9311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Sake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Urbanek-Quaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45241-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020328" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent K. Kaiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015382" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Classe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2021.03.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomes Machado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00734-20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zottig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C&#244;t&#233;-Cyr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Cao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03703-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959942v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve S. Lancel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barthelemy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0965-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey St Albin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.06.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Blockus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wetzke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Graalmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104774" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mettier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01662-19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a18" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02501395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavares" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Machado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Axberg P&#229;lsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dondalska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bergenstr&#229;hle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolfes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bj&#246;rk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580547" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00706-17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Anchim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrieau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00124" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02241-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176355" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Andreozzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alicarnasso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mueller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT5053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911416v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000782" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18081631" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03101-15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.710533" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inserm-02335432v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent I Mas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba del Valle Vilchez Acosta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Torrero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0188-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghounaris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00589-15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004085v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Leymarie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis P.-L. Herv&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Lorin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057894" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1595-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681982v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Arshad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rauch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2010-0516OC" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319510v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fujita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meurs" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.6.3368" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00317899v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raymond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030187" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balloy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagranderie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexopoulou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escriou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bloch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escriou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuo Akira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410592200" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318940v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oyhenart" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.009787" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318689v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouchel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ruffault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.5.3297-3300.2003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victorero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freeman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-133X(03)00024-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZJ7WX0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318963v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318654v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aubry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.4.8735" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Brea-Diakite" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>