--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,8273 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8222 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronan Le Goffic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ronan-le-goffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2012-0064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061595888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=TP-v1L8AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prion-family protein Doppel exerts a protective role during influenza virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Dinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deloizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jimmun/vkaf031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus‐Induced Cellular Senescence Causes Pulmonary Sequelae Post‐Influenza Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Lipskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Born</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Heumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e70140. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.70140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of H1N2 influenza viruses in turkeys after spillover from swine and in vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chavoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 361, pp.199634. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2025.199634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05285166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pan-respiratory virus attachment inhibitor with high potency in human airway models and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mathez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Jacob Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deloizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (31), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adv9311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug repurposing screen identifies lonafarnib as respiratory syncytial virus fusion protein inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Sake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Kumar Rajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Urbanek-Quaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1173. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45241-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Saint-Criq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp. 263. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PB1-F2 Proximity Interactomes Reveals Functional Differences between a Human and an Avian Influenza Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.328. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15020328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Steroidal Estrogens Inhibit Influenza Virus by Interacting with Hemagglutinin and Preventing Viral Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Franzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mathez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Dinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deloizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent K. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (20), pp.15382. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242015382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host succinate inhibits influenza virus infection through succinylation and nuclear retention of the viral nucleoprotein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bréa-Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Wacquiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (12), pp.e108306. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.2021108306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A condensate-hardening drug blocks RSV replication in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Risso-Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune Hontonnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 595 (7868), pp.596 - 599. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03703-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Doses of Radiation Increase the Immunosuppressive Profile of Lung Macrophages During Viral Infection and Pneumonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Mondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 110 (5), pp.1283-1294. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2021.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunogenicity and Protective Potential of Mucosal Vaccine Formulations Based on Conserved Epitopes of Influenza A Viruses Fused to an Innovative Ring Nanoplatform in Mice and Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molida Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Mettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.772550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza viruses and coronaviruses: Knowns, unknowns, and common research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Si-Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Pizzorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (12), pp.e1010106. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza Virus Infection Impairs the Gut’s Barrier Properties and Favors Secondary Enteric Bacterial Infection through Reduced Production of Short-Chain Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gomes Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Deruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Heumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (9), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00734-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03385672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the host specificity of PB1-F2-associated virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1647 - 1660. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2021.1933848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled peptide nanorod vaccine confers protection against influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Zottig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soultan Al-Halifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Côté-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.120672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Adrien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 297 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory syncytial virus tropism for olfactory sensory neurons in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint‐albin Deliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.14936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Stranded Oligonucleotide-Mediated Inhibition of Respiratory Syncytial Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Axberg Pålsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Dondalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bergenstråhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rolfes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Björk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.580547. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.580547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza infection rewires energy metabolism and induces browning features in adipose cells and tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve S. Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Pizzorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.237. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-0965-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive transient damage of the olfactory epithelium associated with infection of sustentacular cells by SARS-CoV-2 in golden Syrian hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey St Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.579-586. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2020.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labyrinthopeptins as virolytic inhibitors of respiratory syncytial virus cell entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Blockus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Sake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wetzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Grethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Graalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.104774. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the influenza protein PB1-F2 on the biochemical composition of human epithelial cells revealed by synchrotron Fourier transform infrared spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spectral Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (18), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jsi.2019.a18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine Model for the Study of Influenza D Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Delverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgès-Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (4), pp.e01662-19. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01662-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the Respiratory Syncytial Virus N 0 -P Complex with Constrained α-Helical Peptides in Cells and Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gsponer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (10), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00717-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Dysbiosis during Influenza Contributes to Pulmonary Pneumococcal Superinfection through Altered Short-Chain Fatty Acid Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (9), pp.2934-2947.e6. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02501395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humoral Responses Elicited by Adenovirus Displaying Epitopes Are Induced Independently of the Infection Process and Shaped by the Toll-Like Receptor/MyD88 Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Anchim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Raddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Zig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.00124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-22 Immunotherapy during Severe Influenza Enhances Lung Tissue Integrity and Reduces Secondary Bacterial Systemic Invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Deruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Faveeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86 (7), pp.e00706-17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00706-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short double-stapled peptide inhibits respiratory syncytial virus entry and spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Eleouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (4), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.02241-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-spectrum non-toxic antiviral nanoparticles with a virucidal inhibition mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Cagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Andreozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco d'Alicarnasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Jacob Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMAT5053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza virus protein PB1-F2 interacts with CALCOCO2 (NDP52) to modulate innate immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (6), pp.1196-1208. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling of a chicken lung epithelial cell line (CLEC213) reveals a mitochondrial respiratory chain activity boost during influenza virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), 18 p. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0176355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host response comparison of H1N1-and H5N1-infected mice identifies two potential death mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18081631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vidy-Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codon deletions in the influenza a virus pa gene generate temperature-sensitive viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (7), pp.3684-3693. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.03101-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Infrared and Deep UV Fluorescent Microspectroscopy Study of PB1-F2 β-Aggregated Structures in Influenza A Virus-infected Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 291 (17), pp.9060 - 9072. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M115.710533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of prion protein with acetylcholinesterase: potential pathobiological implications in prion diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Torrent I Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba del Valle Vilchez Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Muñoz-Torrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trovaslet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40478-015-0188-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02335432v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-sensitive mutants in the influenza A virus RNA polymerase: alterations in the PA linker reduce nuclear targeting of the PB1-PA dimer and result in viral attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ghounaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Naffakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (12), pp.6376-6390. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00589-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the replication of respiratory syncytial virus in cells and in living mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sourimant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB1-F2 attenuates virulence of highly pathogenic avian H5N1 influenza virus in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Embury-Hyatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Detection of the Oligomerization of PB1-F2 Influenza A Virus Protein in Infected Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Miodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Sauriat-Dorizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Adrien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (18), pp.9098 - 9105. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac5018056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective antibacterial effects of mixed ZnMgO nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stankic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danica Ciric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1595. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-013-1595-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Miodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, S7, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura N. Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (5), pp.1491 - 1499. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Miodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Adrien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic characterization of PB1-F2-mediated immunopathology during highly pathogenic avian H5N1 influenza virus infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory G. Jouvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis P.-L. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e57894. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), pp.e1002202. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection with influenza virus induces IL-33 in murine lungs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Imran Arshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie L'Helgoualc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (6), pp.1125-32. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1165/rcmb.2010-0516OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-b Expression of Human Respiratory Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (8), pp.4812-4823. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.0903952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB1-F2 Influenza A Virus Protein Adopts a beta-Sheet Conformation and Forms Amyloid Fibers in Membrane Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Bazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (17), pp.13233-13243. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.067710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting Edge: Influenza A Virus Activates TLR3-Dependent Inflammatory and RIG-I-Dependent Antiviral Responses in Human Lung Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pothlichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (6), pp.3368-3372. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.178.6.3368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edema toxin impairs anthracidal phospholipase A2 expression by alveolar macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (12), pp.e187. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.0030187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00317899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrimental contribution of the Toll-like receptor (TLR) to influenza A virus-induced acute pneumonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagranderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Escriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.e53. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.0020053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Toll-like Receptor 3 in the Immune Response of Lung Epithelial Cells to Double-stranded RNA and Influenza A Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizuo Akira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 280 (7), pp.5571-5580. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M410592200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mumps Virus Decreases Testosterone Production and Gamma Interferon-Induced Protein 10 Secretion by Human Leydig Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77 (5), pp.3297-3300. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.77.5.3297-3300.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phtf1 Is an Integral Membrane Protein Localized in an Endoplasmic Reticulum Domain in Maturing Male Germ Cells1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Raich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.1044-1053. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.102.009787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial, a new nuclear factor tightly regulated during mouse spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Puthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Victorero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Expression Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (2), pp.135--138. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1567-133X(03)00024-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus ourlien et l'orchite : vers une approche physiopathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Samson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (1), pp.124-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of the Chemokines Monocyte Chemotactic Protein-1, Regulated on Activation Normal T Cell Expressed and Secreted Protein, Growth-Related Oncogene, and Interferon-γ-Inducible Protein-10 Is Induced by the Sendai Virus in Human and Rat Testicular Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 143 (4), pp.1434-1440. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endo.143.4.8735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cis-aconitate therapy protects against influenza mortality by dual targeting of viral polymerase and ERK/AKT/NF-κB signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Brea-Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Wacquiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8328,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5954AA1"/>
+    <w:nsid w:val="624C7303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8559,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-le-goffic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2012-0064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061595888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Born" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mathez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jacob Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prompt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv9311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Sake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Urbanek-Quaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45241-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020328" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent K. Kaiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015382" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Classe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2021.03.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomes Machado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00734-20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zottig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C&#244;t&#233;-Cyr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Cao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03703-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959942v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve S. Lancel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barthelemy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0965-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey St Albin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.06.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Blockus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wetzke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Graalmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104774" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mettier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01662-19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a18" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02501395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavares" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Machado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Axberg P&#229;lsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dondalska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bergenstr&#229;hle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolfes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bj&#246;rk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580547" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00706-17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Anchim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrieau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00124" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02241-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176355" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Andreozzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alicarnasso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mueller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT5053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911416v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000782" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18081631" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03101-15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.710533" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inserm-02335432v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent I Mas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba del Valle Vilchez Acosta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Torrero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0188-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghounaris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00589-15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004085v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Leymarie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis P.-L. Herv&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Lorin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057894" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1595-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681982v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Arshad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rauch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2010-0516OC" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319510v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fujita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meurs" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.6.3368" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00317899v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raymond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030187" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balloy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagranderie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexopoulou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escriou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bloch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escriou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuo Akira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410592200" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318940v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oyhenart" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.009787" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318689v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouchel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ruffault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.5.3297-3300.2003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victorero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freeman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-133X(03)00024-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZJ7WX0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318963v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318654v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aubry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.4.8735" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Brea-Diakite" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-le-goffic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2012-0064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061595888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TP-v1L8AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Born" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mathez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jacob Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prompt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv9311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Sake" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Urbanek-Quaing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45241-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent K. Kaiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Cao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03703-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Classe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2021.03.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomes Machado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00734-20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zottig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C&#244;t&#233;-Cyr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120672" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Axberg P&#229;lsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dondalska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bergenstr&#229;hle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolfes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bj&#246;rk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959942v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve S. Lancel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barthelemy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0965-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey St Albin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.06.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549192v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Blockus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wetzke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Graalmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104774" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a18" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mettier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01662-19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gsponer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fenner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00717-20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02501395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavares" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Machado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126585v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Anchim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrieau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00124" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00706-17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605887v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Eleouet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02241-16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629404v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Andreozzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alicarnasso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mueller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT5053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000782" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605882v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176355" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18081631" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03101-15" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.710533" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inserm-02335432v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent I Mas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba del Valle Vilchez Acosta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz-Torrero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0188-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631749v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghounaris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00589-15" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1595-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Leymarie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis P.-L. Herv&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Lorin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057894" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Arshad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rauch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2010-0516OC" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319510v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fujita" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meurs" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.6.3368" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00317899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raymond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030187" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086851v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balloy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagranderie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexopoulou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escriou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020053" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bloch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escriou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuo Akira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410592200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318689v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouchel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ruffault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.5.3297-3300.2003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318940v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oyhenart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.009787" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595826v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victorero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freeman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-133X(03)00024-3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZJ7WX0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318963v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318654v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aubry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.4.8735" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375838v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Brea-Diakite" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>