--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -66,5628 +66,5896 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary alveolar bone grafting of clefts using bioactive glass 45S5: Long-term dental and periodontal status</w:t>
+                <w:t xml:space="preserve">Platinum nanoparticles supported on glass foams as novel heterogeneous catalysts for selective hydrogenation of terpenic resources. From batch to flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle F. Verdier</w:t>
+                <w:t xml:space="preserve">M. Belén Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier M. Azzis</w:t>
+                <w:t xml:space="preserve">Pierre-Francois Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Marchand</w:t>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Jeanne</w:t>
+                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Orthodontics and Dentofacial Orthopedics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 196, pp.135274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajodo.2025.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2026.135274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094658v1</w:t>
+                <w:t xml:space="preserve">hal-05578524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic-based 3D printed bone graft in bone tissue reconstruction: a systematic review and proportional meta-analysis of clinical studies</w:t>
+                <w:t xml:space="preserve">Elaboration by additive manufacturing of microstructured optical fibers for infrared sensing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Apriliani Gani</w:t>
+                <w:t xml:space="preserve">Robin Cheneviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey Dzikri Marhaeny</w:t>
+                <w:t xml:space="preserve">Simon Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyubok Lee</w:t>
+                <w:t xml:space="preserve">Catherine Boussard-Pledel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siti Farah Rahmawati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Putu Diah Apri Anjalikha</w:t>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17434440.2025.2492232⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, pp.100439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omx.2026.100439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039724v1</w:t>
+                <w:t xml:space="preserve">hal-05583905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of sol-gel bioactive glass 92S6 P123 on 3D-Printed scaffold fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary alveolar bone grafting of clefts using bioactive glass 45S5: Long-term dental and periodontal status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle F. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Berthelot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Olivier M. Azzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cammas-Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.107041⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Orthodontics and Dentofacial Orthopedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajodo.2025.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068019v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterizations of glasses in the TeO2–Ga2O3–M2O (M═Li, Na, K) systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the influence of sol-gel bioactive glass 92S6 P123 on 3D-Printed scaffold fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisiane Verger</w:t>
+                <w:t xml:space="preserve">Damien Brézulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Coudray</w:t>
+                <w:t xml:space="preserve">Sylvie Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+                <w:t xml:space="preserve">Sandrine Cammas-Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijag.16661⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.107041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.107041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528920v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnGa2O4 and ZnGa2O4:N thin films applied as sensors for detection of acetaldehyde in ethanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramic-based 3D printed bone graft in bone tissue reconstruction: a systematic review and proportional meta-analysis of clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Apriliani Gani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idio Alves de Sousa Filho</w:t>
+                <w:t xml:space="preserve">Honey Dzikri Marhaeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Fernando Dagnone Figueiredo</w:t>
+                <w:t xml:space="preserve">Gyubok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+                <w:t xml:space="preserve">Siti Farah Rahmawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Luiz Menezes de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+                <w:t xml:space="preserve">Putu Diah Apri Anjalikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 658, pp.414834. </w:t>
+              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (6), pp.605-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2023.414834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17434440.2025.2492232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115620v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioresorbable polylactic acid (PLA) and bioactive glasses (BG) composite: influence of gold coated of BG powder on mechanical properties and chemical reactivity</w:t>
+                <w:t xml:space="preserve">Preparation and characterizations of glasses in the TeO2–Ga2O3–M2O (M═Li, Na, K) systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Chaigneau</w:t>
+                <w:t xml:space="preserve">Louisiane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Brézulier</w:t>
+                <w:t xml:space="preserve">Emma Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Coulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cheviré</w:t>
+                <w:t xml:space="preserve">Jean Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105571⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijag.16661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852711v1</w:t>
+                <w:t xml:space="preserve">hal-04528920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioglass 45S5, a relevant alternative to autogenous harvesting for secondary alveolar bone grafts in clefts? Retrospective study of one hundred surgeries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle F. Verdier</w:t>
+                <w:t xml:space="preserve">ZnGa2O4 and ZnGa2O4:N thin films applied as sensors for detection of acetaldehyde in ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idio Alves de Sousa Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline L. Saloux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jose Fernando Dagnone Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Luiz Menezes de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine A. Davit-Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cranio-Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcms.2023.12.005⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 658, pp.414834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2023.414834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356125v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la bulle à la mousse de verre</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioresorbable polylactic acid (PLA) and bioactive glasses (BG) composite: influence of gold coated of BG powder on mechanical properties and chemical reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brézulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202274052⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951154v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber drawing ability and loss optimization of niobium rich borophosphate optical glass fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bioglass 45S5, a relevant alternative to autogenous harvesting for secondary alveolar bone grafts in clefts? Retrospective study of one hundred surgeries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle F. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline L. Saloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier M. Azzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Adamietz</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine A. Davit-Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112628⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cranio-Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Cranio-Maxillofacial Surgery, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcms.2023.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708797v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and optimization of the removal of toluene in air by ozonation with a catalytic open-cell foam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cabrol</w:t>
+                <w:t xml:space="preserve">De la bulle à la mousse de verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lejeune</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.02.025⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202274052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196091v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific trends in phosphate glass crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+                <w:t xml:space="preserve">Fiber drawing ability and loss optimization of niobium rich borophosphate optical glass fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cai</w:t>
+                <w:t xml:space="preserve">Thierry Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Benard-Rocherulle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Massera</w:t>
+                <w:t xml:space="preserve">Frédéric Adamietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120431⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, 112628 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003216v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Chalcogenide Glass Additive Manufacturing for Shaping Mid-Infrared Optical Components and Microstructured Optical Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific trends in phosphate glass crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Benard-Rocherulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carcreff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+                <w:t xml:space="preserve">J. Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radwan Chahal</w:t>
+                <w:t xml:space="preserve">J. Massera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11030228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 551, pp.120431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153081v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the process atmosphere on glass foam synthesis: A high-temperature environmental scanning electron microscopy (HT-ESEM) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois O. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois O. Mear</w:t>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lautru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (18), pp.26042-26049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared hollow core fiber drawn from a 3D printed chalcogenide glass preform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Investigation on Chalcogenide Glass Additive Manufacturing for Shaping Mid-Infrared Optical Components and Microstructured Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Galdo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.415090⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11030228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088546v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of 3D Bioprinting of Composite Natural Polymers PLA/Bioglass: Trends and Benefits in Cleft Palate Surgery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared hollow core fiber drawn from a 3D printed chalcogenide glass preform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Galdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.198-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.415090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9111553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03467650v1</w:t>
+                <w:t xml:space="preserve">hal-03088546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Sustainable Heterogeneous Catalyst Based on an Open-Cell Glass Foam Support: Application in Gas-Phase Ozone Decomposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Challenge of 3D Bioprinting of Composite Natural Polymers PLA/Bioglass: Trends and Benefits in Cleft Palate Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brézulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b06950⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9111553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531300v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel and Sustainable Catalytic Ruthenium-Doped Glass Foam for Thermocatalytic Oxidation of Volatile Organic Compounds: An Experimental and Modeling Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation and optimization of the removal of toluene in air by ozonation with a catalytic open-cell foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Roucoux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denicourt-Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c02447⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.453-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957712v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and ionic conductivity of nitrated lithium disilicate (LiSiON) glasses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Sustainable Heterogeneous Catalyst Based on an Open-Cell Glass Foam Support: Application in Gas-Phase Ozone Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kundu</w:t>
+                <w:t xml:space="preserve">Antoine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C.M. Rodrigues</w:t>
+                <w:t xml:space="preserve">Audrey Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.P.G. de Mattos</w:t>
+                <w:t xml:space="preserve">Audrey Denicourt-Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.02.045⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.2854-2864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b06950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774398v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband blue emission from ZnO amorphous nanodomains in zinc phosphate oxynitride glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hongli Ma</w:t>
+                <w:t xml:space="preserve">Novel and Sustainable Catalytic Ruthenium-Doped Glass Foam for Thermocatalytic Oxidation of Volatile Organic Compounds: An Experimental and Modeling Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denicourt-Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.005845⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (33), pp.14758-14766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c02447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973911v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green foams for microwave absorbing applications: Synthesis and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband blue emission from ZnO amorphous nanodomains in zinc phosphate oxynitride glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muzhi Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Laur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Lanoë</w:t>
+                <w:t xml:space="preserve">Hongli Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2017.01.052⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (23), pp.5845-5848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.005845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468971v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization pathways and some properties of lithium disilicate oxynitride glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Structure and ionic conductivity of nitrated lithium disilicate (LiSiON) glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Rodrigues</w:t>
+                <w:t xml:space="preserve">A.C.M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.D. Orsolini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E.D. Zanotto</w:t>
+                <w:t xml:space="preserve">P.P.G. de Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.06.100⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211, pp.438-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581238v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical tunability of europium emission in phosphate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization pathways and some properties of lithium disilicate oxynitride glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Orsolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rita Cicconi</w:t>
+                <w:t xml:space="preserve">P.P.G. De Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Veber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+                <w:t xml:space="preserve">E.D. Zanotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2016.11.019⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (15), pp.12348--12356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.06.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475462v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the structural characteristics of epitaxial TiO2 thin films on their photocatalytic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical tunability of europium emission in phosphate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Cicconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F. Silva</w:t>
+                <w:t xml:space="preserve">Alexander Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bouquet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dominique De Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2017.13094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 183, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2016.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515144v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of niobium based oxynitride nanosheets by exfoliation of Ruddlesden-Popper phase precursor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the structural characteristics of epitaxial TiO2 thin films on their photocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary da Silva Maia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cheviré</w:t>
+                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Demange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.4326--4334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2017.13094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244820v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a new NZP material prepared from reactive sintering of a phosphate based glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green foams for microwave absorbing applications: Synthesis and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bénard-Rocherullé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+                <w:t xml:space="preserve">L. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rocherullé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.206--212. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.100-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13036/1753-3562.57.5.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2017.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416462v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste-​glass recycling: A step toward microwave applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of niobium based oxynitride nanosheets by exfoliation of Ruddlesden-Popper phase precursor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Genty</w:t>
+                <w:t xml:space="preserve">Ary da Silva Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2014.07.037⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058342v1</w:t>
+                <w:t xml:space="preserve">hal-01244820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of fluorophosphate glasses by 19F, 31P MAS-​NMR and IR spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of a new NZP material prepared from reactive sintering of a phosphate based glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bénard-Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.01.017⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.206--212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13036/1753-3562.57.5.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112043v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrSnO3:N – nitridation and evaluation of photocatalytic activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Waste-​glass recycling: A step toward microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ieda Maria Garcia Santos</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.05.203⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.261-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169299v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Eu substitution on the crystallographic and magnetic properties of the BiMn2O5 oxide obtained by urea combustion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural investigation of fluorophosphate glasses by 19F, 31P MAS-​NMR and IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elenice dos Santos</w:t>
+                <w:t xml:space="preserve">Torkia Djouama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassio Morilla-Santos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (8, part B), pp.13643-13648. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.16-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.05.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015572v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess entropy and thermal behavior of Cu- and Ti-doped bioactive glasses</w:t>
+                <w:t xml:space="preserve">SrSnO3:N – nitridation and evaluation of photocatalytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Wers</w:t>
+                <w:t xml:space="preserve">Tatiane Martins Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+                <w:t xml:space="preserve">Ieda Maria Garcia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-014-3731-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 649, pp.491-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.05.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018012v1</w:t>
+                <w:t xml:space="preserve">hal-01169299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of erbium doped antimony based glasses: Promising visible and infrared amplifiers materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excess entropy and thermal behavior of Cu- and Ti-doped bioactive glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majda Hamzaoui</w:t>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mt Soltani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z. G. Ivanova</w:t>
+                <w:t xml:space="preserve">Anita Lucas-Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201248271⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (2), pp.579-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-014-3731-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848818v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave synthesis and properties of NaPO3-SnO-Nb2O5 glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of Eu substitution on the crystallographic and magnetic properties of the BiMn2O5 oxide obtained by urea combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elenice dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassio Morilla-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-6328-z⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (8, part B), pp.13643-13648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.05.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848821v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass reactive sintering as an alternative route for the synthesis of NZP glass-ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Microwave synthesis and properties of NaPO3-SnO-Nb2O5 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (1), pp.486-492. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-011-5824-x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47 (11), pp.4632-4639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-6328-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664750v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the sintering temperature on the structural, magnetic and electrical transport properties of doped La0,67Ba0,33Mn0,9Cr0,1O3 manganite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Glass reactive sintering as an alternative route for the synthesis of NZP glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bénard-Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.486-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-5824-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815738v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel TaPO&amp;lt;sub&amp;gt;5-x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2x/3&amp;lt;/sub&amp;gt; oxynitrides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of the sintering temperature on the structural, magnetic and electrical transport properties of doped La0,67Ba0,33Mn0,9Cr0,1O3 manganite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwène Oumezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oumezzine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.10.115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 324 (18), pp.2821-2828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848802v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and physical properties of glasses in the Sb2O3-PbCl2-MoO3 system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Novel TaPO&amp;lt;sub&amp;gt;5-x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2x/3&amp;lt;/sub&amp;gt; oxynitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.07.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 513, pp.530-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.10.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719437v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass formation in the Sb2O3-CdCl2-SrCl2 ternary system</w:t>
+                <w:t xml:space="preserve">Optical properties of erbium doped antimony based glasses: Promising visible and infrared amplifiers materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Iezid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Poulain</w:t>
+                <w:t xml:space="preserve">Majda Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Mt Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 357 (15), pp.2984-2988. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (11), pp.2213-2221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201248271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719440v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass foams for environmental applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and physical properties of glasses in the Sb2O3-PbCl2-MoO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cheviré</w:t>
+                <w:t xml:space="preserve">F. Goumeidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legouera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iezid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2562-2568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.04.050⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 357 (21), pp.3572-3577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608264v1</w:t>
+                <w:t xml:space="preserve">hal-00719437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of tin containing molybdophosphate and tungstophosphate glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+                <w:t xml:space="preserve">Glass formation in the Sb2O3-CdCl2-SrCl2 ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iezid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legouera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cheviré</w:t>
+                <w:t xml:space="preserve">F. Goumeidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 356 (2), pp.87-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 357 (15), pp.2984-2988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608254v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of NaPO3-SnO-WO3 glasses prepared by microwave heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of tin containing molybdophosphate and tungstophosphate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-010-4739-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (2), pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608270v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave synthesis and physical characterization of tin(II) phosphate glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Characterization of NaPO3-SnO-WO3 glasses prepared by microwave heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (11), pp.2916-2920. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-010-4283-0⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 45 (23), pp.6505-6510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-010-4739-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474268v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microwave synthesis and physical characterization of tin(II) phosphate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hémono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kéryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (11), pp.2916-2920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-010-4283-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glass foams for environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2562-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.04.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physical properties of new Sb2O3-V2O5-K2O glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legouera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (1), pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5697,2644 +5965,2644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared hollow core fibers made by additive manufacturing of chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cheneviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Components and Materials XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Francisco, France. pp.26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3045070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of chalcogenide microstructured optical preforms and fibers by additive manufacturing of chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2023 - Optical Components and Materials XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Francisco (CA), United States. pp.1241702, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2651253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de fibres optiques de borophosphate riches en niobium et optimisation de leurs pertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adamietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89ème Congès de l’ACFAS - Section 600 : Colloques multisectoriels - 619 : Le verre : reflet de société, fenêtre sur les avancées technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Canadienne-Française pour l'Avancement des Sciences, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber drawing ability and loss optimization of niobium rich borophosphate optical glass fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adamietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Glass and Optical Materials Division Annual Meeting - GOMD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glass and Optical Materials Division, May 2022, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and loss optimization of niobium rich borophosphate optical glass fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adamietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Glass - ICG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Society of Glass Technology; British Society of Glass Technology, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-based Glass Foam Composites for High Power Microwave Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS&amp;T2022, Materials Science &amp; Technology, Advances in Dielectric Materials and Electronic Devices symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Pittsburg, Etats-Unis, United States. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier USTV “Recyclage“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of chalcogenide microstructured optical fibers preform by 3D additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Galdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2021 - Optical Components and Materials XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States. pp.116820F, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2576045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Revelor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of chalcogenide glasses: an original way for the elaboration of microstructured preforms and optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Galdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2020 - Optical Components and Materials XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Online (virtual), United States. pp.1127617, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2542284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printing of chalcogenide preforms: a novel process for the elaboration of chalcogenide microstructured optical fibers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Glass Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on Specialty Optical Fibers and Their Applications (WSOF 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Villefranche-sur-Mer planetary science workshop: Outgassing processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Villefranche sur Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059685v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Recycling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D-printing of chalcogenide preforms: a novel process for the elaboration of chalcogenide microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Galdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Villefranche-sur-Mer planetary science workshop: Outgassing processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Workshop on Specialty Optical Fibers and Their Applications (WSOF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Charleston, South Carolina, United States. pp.11206 0X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2543952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443147v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste CRT glasses to foam glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carbon-containing glass foams: microwave insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Colombus, United States</w:t>
+              <w:t xml:space="preserve">7th Workshop NIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cavaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443112v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-containing glass foams: microwave insulating materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From waste CRT glasses to foam glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop NIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cavaillon, France</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763549v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled glass foams for high power microwave terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lanöe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Rim Conference 2017 (Pacrim12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Waikoloa, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled CRT based glass foams for high power microwave terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMSD2017, 3rd International Symposium on Materials and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boumerdes, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new Na bulk ionic conductor prepared from a glass reactive sintering route</w:t>
+                <w:t xml:space="preserve">High power load waveguide made of recycled glass foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOMD 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Madison, United States</w:t>
+              <w:t xml:space="preserve">Microwave Materials and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849876v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power load waveguide made of recycled glass foams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a new Na bulk ionic conductor prepared from a glass reactive sintering route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bénard-Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Materials and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">GOMD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531537v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousses de verre recyclées pour des applications en hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage des déchets de verre: des applications en hyperfréquence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled glass based foams for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave materials and their applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled-glass based foams for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Materials and their Applications (MMA2014) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8344,879 +8612,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass foam composites for high power microwave absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAFM-UCLA, International Conference on Advances in Functional Materials 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Los angeles, CA (virtual), United States. Proceedings of AAAFM-UCLA, International Conference on Advances in Functional Materials 2021, pp. 1, Proceedings of AAAFM-UCLA, International Conference on Advances in Functional Materials 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic Foam Composites for Absorption in X Band Frequency Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS&amp;T19 “Materials Science and Technology International Conference”, Synthesis, Characterization, Modeling and Applications of Functional Porous Materials Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Foam Composites for High Power Microwave Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS&amp;T19 “Materials Science and Technology International Conference”, Advances in Dielectric Materials and Electronic Devices Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From highly reactive amorphous tantalum oxide to tantalum nitride. Impact of the nitridation temperature on the optical and photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Nitrides and Related Materials (ISNT2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic foam composites for high power microwave terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMA 2018 10th International Conference on Microwave Materials and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Osaka, Japan. Proceedings of the 10th International Conference on Microwave Materials and their Applications (MMA 2018)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled glass foam for microwave absorber application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Rim Conference 2017 (Pacrim12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Waikoloa, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of recycled glass foam for the achievement of high power microwave terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMA 2016 : The 9th International Conference on Microwave Materials and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9226,131 +9494,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US7628957 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9497,51 +9765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle F. Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Azzis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2025.04.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Apriliani Gani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Dzikri Marhaeny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyubok Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Farah Rahmawati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putu Diah Apri Anjalikha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2025.2492232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;zulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cammas-Marion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coudray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idio Alves de Sousa Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Dagnone Figueiredo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414834" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03852711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaigneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105571" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline L. Saloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine A. Davit-B&#233;al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2023.12.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03951154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Dib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamietz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112628" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roucoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.02.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benard-Rocherulle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120431" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03153081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030228" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois O. Mear" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03088546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.415090" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9111553" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06950" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02447" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Schneider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kundu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P.G. de Mattos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.02.045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01973911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzhi Cai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005845" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468971v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lano&#235;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2017.01.052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Orsolini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P.G. De Mattos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Zanotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.06.100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique De Ligny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.11.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2017.13094" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary da Silva Maia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.11.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherull&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/1753-3562.57.5.063" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.07.037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkia Djouama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.01.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169299v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Martins Lobo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieda Maria Garcia Santos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015572v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elenice dos Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Morilla-Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.05.091" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas-Girot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-3731-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Hamzaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Soltani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baazouzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tioua" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Ivanova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201248271" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQ57KQ6K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848821v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6328-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XNFH8DL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5824-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDPK77J0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#232;ne Oumezzine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumezzine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.04.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GBQWPK5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.10.115" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7MRZ68Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goumeidane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legouera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iezid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.07.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KSW09C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719440v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.04.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8J6KCHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608264v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.04.050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTWKVHR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608270v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4739-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8BGD563R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;mono" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4283-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-898N9W2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Taibi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atout" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100958v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cheneviere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szymczyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045070" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651253" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569724v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573967v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446784v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249744v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347511v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542284" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059685v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543952" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763549v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588055v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lan&#246;e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763091v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849876v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebullenger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531537v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301939v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00990331v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00990738v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301902v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03428502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guyot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lamri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469138v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465517v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Moseley" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel&#233;n Navas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Biard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2026.135274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cheneviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coudray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pledel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2026.100439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle F. Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Azzis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2025.04.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Berthelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;zulier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tricot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cammas-Marion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Apriliani Gani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Dzikri Marhaeny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyubok Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Farah Rahmawati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putu Diah Apri Anjalikha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2025.2492232" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idio Alves de Sousa Filho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Dagnone Figueiredo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03852711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline L. Saloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine A. Davit-B&#233;al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2023.12.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03951154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Dib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamietz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112628" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benard-Rocherulle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois O. Mear" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03153081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030228" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03088546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.415090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9111553" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roucoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.02.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cabrol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06950" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01973911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzhi Cai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005845" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kundu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P.G. de Mattos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.02.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Orsolini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P.G. De Mattos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Zanotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.06.100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique De Ligny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.11.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2017.13094" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lano&#235;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2017.01.052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary da Silva Maia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.11.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416462v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherull&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/1753-3562.57.5.063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.07.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkia Djouama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.01.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Martins Lobo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieda Maria Garcia Santos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.203" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018012v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas-Girot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-3731-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elenice dos Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Morilla-Santos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.05.091" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6328-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XNFH8DL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5824-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDPK77J0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#232;ne Oumezzine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumezzine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.04.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GBQWPK5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.10.115" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7MRZ68Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Hamzaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Soltani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baazouzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tioua" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Ivanova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201248271" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQ57KQ6K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719437v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goumeidane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legouera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iezid" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.07.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KSW09C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.04.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8J6KCHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTWKVHR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608270v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4739-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8BGD563R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474268v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;mono" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4283-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-898N9W2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.04.050" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411567v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Taibi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atout" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szymczyk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045070" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056886v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651253" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249744v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576045" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347511v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542284" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443147v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543952" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443112v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588055v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lan&#246;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531537v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849876v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebullenger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301939v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00990331v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00990738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447001v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409002v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03428502v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guyot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979971v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588057v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lamri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Moseley" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>