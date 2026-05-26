--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of sol-gel bioactive glass 92S6 P123 on 3D-Printed scaffold fabrication</w:t>
+                <w:t xml:space="preserve">Ceramic-based 3D printed bone graft in bone tissue reconstruction: a systematic review and proportional meta-analysis of clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Berthelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+                <w:t xml:space="preserve">Maria Apriliani Gani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brézulier</w:t>
+                <w:t xml:space="preserve">Honey Dzikri Marhaeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tricot</w:t>
+                <w:t xml:space="preserve">Gyubok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cammas-Marion</w:t>
+                <w:t xml:space="preserve">Siti Farah Rahmawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Putu Diah Apri Anjalikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.107041⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (6), pp.605-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17434440.2025.2492232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068019v1</w:t>
+                <w:t xml:space="preserve">hal-05039724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic-based 3D printed bone graft in bone tissue reconstruction: a systematic review and proportional meta-analysis of clinical studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the influence of sol-gel bioactive glass 92S6 P123 on 3D-Printed scaffold fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey Dzikri Marhaeny</w:t>
+                <w:t xml:space="preserve">Théodore Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyubok Lee</w:t>
+                <w:t xml:space="preserve">Damien Brézulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siti Farah Rahmawati</w:t>
+                <w:t xml:space="preserve">Sylvie Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putu Diah Apri Anjalikha</w:t>
+                <w:t xml:space="preserve">Sandrine Cammas-Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (6), pp.605-623. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.107041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17434440.2025.2492232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.107041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039724v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterizations of glasses in the TeO2–Ga2O3–M2O (M═Li, Na, K) systems</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brézulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,51 +1677,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the process atmosphere on glass foam synthesis: A high-temperature environmental scanning electron microscopy (HT-ESEM) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois O. Mear</w:t>
+                <w:t xml:space="preserve">François O. Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2069,51 +2069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenge of 3D Bioprinting of Composite Natural Polymers PLA/Bioglass: Trends and Benefits in Cleft Palate Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brézulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,278 +3386,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of niobium based oxynitride nanosheets by exfoliation of Ruddlesden-Popper phase precursor.</w:t>
+                <w:t xml:space="preserve">Characterisation of a new NZP material prepared from reactive sintering of a phosphate based glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary da Silva Maia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cheviré</w:t>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Demange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+                <w:t xml:space="preserve">Patricia Bénard-Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54, pp.17-21. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.206--212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13036/1753-3562.57.5.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244820v1</w:t>
+                <w:t xml:space="preserve">hal-01416462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a new NZP material prepared from reactive sintering of a phosphate based glass</w:t>
+                <w:t xml:space="preserve">Preparation of niobium based oxynitride nanosheets by exfoliation of Ruddlesden-Popper phase precursor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+                <w:t xml:space="preserve">Ary da Silva Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bénard-Rocherullé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+                <w:t xml:space="preserve">Valerie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rocherullé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.206--212. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.17-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13036/1753-3562.57.5.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416462v1</w:t>
+                <w:t xml:space="preserve">hal-01244820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste-​glass recycling: A step toward microwave applications</w:t>
               </w:r>
@@ -4296,51 +4296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave synthesis and properties of NaPO3-SnO-Nb2O5 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4412,77 +4412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass reactive sintering as an alternative route for the synthesis of NZP glass-ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bénard-Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,51 +5284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of tin containing molybdophosphate and tungstophosphate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of NaPO3-SnO-WO3 glasses prepared by microwave heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5559,51 +5559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave synthesis and physical characterization of tin(II) phosphate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hémono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,51 +5705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass foams for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6743,57 +6743,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mear</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François O. Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier USTV “Recyclage“</w:t>
             </w:r>
@@ -6811,51 +6811,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of chalcogenide microstructured optical fibers preform by 3D additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6904,174 +6904,174 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2021 - Optical Components and Materials XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States. pp.116820F, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2576045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mear</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François O. Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Revelor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
+              <w:t xml:space="preserve">, 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of chalcogenide glasses: an original way for the elaboration of microstructured preforms and optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7120,174 +7120,174 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2020 - Optical Components and Materials XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Online (virtual), United States. pp.1127617, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2542284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mear</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François O. Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Villefranche-sur-Mer planetary science workshop: Outgassing processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Villefranche sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printing of chalcogenide preforms: a novel process for the elaboration of chalcogenide microstructured optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7336,92 +7336,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Workshop on Specialty Optical Fibers and Their Applications (WSOF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Charleston, South Carolina, United States. pp.11206 0X, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2543952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-containing glass foams: microwave insulating materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7443,192 +7443,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop NIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cavaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From waste CRT glasses to foam glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mear</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François O. Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled glass foams for high power microwave terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7650,110 +7650,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lanöe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Rim Conference 2017 (Pacrim12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Waikoloa, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled CRT based glass foams for high power microwave terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7775,110 +7775,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMSD2017, 3rd International Symposium on Materials and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boumerdes, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power load waveguide made of recycled glass foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7937,194 +7937,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Materials and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new Na bulk ionic conductor prepared from a glass reactive sintering route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bénard-Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bénard-Rocherullé</w:t>
+                <w:t xml:space="preserve">R. Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOMD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousses de verre recyclées pour des applications en hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8146,110 +8146,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage des déchets de verre: des applications en hyperfréquence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8271,432 +8271,432 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled glass based foams for microwave applications</w:t>
+                <w:t xml:space="preserve">Recycled-glass based foams for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave materials and their applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Boise, United States</w:t>
+              <w:t xml:space="preserve">Microwave Materials and their Applications (MMA2014) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990738v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled-glass based foams for microwave applications</w:t>
+                <w:t xml:space="preserve">Recycled glass based foams for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Le Gendre</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Materials and their Applications (MMA2014) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Boise, United States</w:t>
+              <w:t xml:space="preserve">Microwave materials and their applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301902v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass foam composites for high power microwave absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8715,73 +8715,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAFM-UCLA, International Conference on Advances in Functional Materials 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Los angeles, CA (virtual), United States. Proceedings of AAAFM-UCLA, International Conference on Advances in Functional Materials 2021, pp. 1, Proceedings of AAAFM-UCLA, International Conference on Advances in Functional Materials 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic Foam Composites for Absorption in X Band Frequency Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8836,73 +8836,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS&amp;T19 “Materials Science and Technology International Conference”, Synthesis, Characterization, Modeling and Applications of Functional Porous Materials Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Foam Composites for High Power Microwave Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8957,87 +8957,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS&amp;T19 “Materials Science and Technology International Conference”, Advances in Dielectric Materials and Electronic Devices Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From highly reactive amorphous tantalum oxide to tantalum nitride. Impact of the nitridation temperature on the optical and photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,73 +9065,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Nitrides and Related Materials (ISNT2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic foam composites for high power microwave terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9153,110 +9153,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMA 2018 10th International Conference on Microwave Materials and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Osaka, Japan. Proceedings of the 10th International Conference on Microwave Materials and their Applications (MMA 2018)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled glass foam for microwave absorber application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9278,110 +9278,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Rim Conference 2017 (Pacrim12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Waikoloa, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of recycled glass foam for the achievement of high power microwave terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9440,51 +9440,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMA 2016 : The 9th International Conference on Microwave Materials and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9494,131 +9494,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.T. Moseley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US7628957 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9765,51 +9765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel&#233;n Navas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Biard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2026.135274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cheneviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coudray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pledel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2026.100439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle F. Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Azzis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2025.04.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Berthelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;zulier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tricot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cammas-Marion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Apriliani Gani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Dzikri Marhaeny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyubok Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Farah Rahmawati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putu Diah Apri Anjalikha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2025.2492232" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idio Alves de Sousa Filho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Dagnone Figueiredo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03852711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline L. Saloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine A. Davit-B&#233;al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2023.12.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03951154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Dib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamietz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112628" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benard-Rocherulle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois O. Mear" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03153081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030228" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03088546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.415090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9111553" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roucoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.02.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cabrol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06950" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01973911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzhi Cai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005845" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kundu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P.G. de Mattos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.02.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Orsolini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P.G. De Mattos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Zanotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.06.100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique De Ligny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.11.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2017.13094" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lano&#235;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2017.01.052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary da Silva Maia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.11.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416462v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherull&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/1753-3562.57.5.063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.07.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkia Djouama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.01.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Martins Lobo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieda Maria Garcia Santos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.203" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018012v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas-Girot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-3731-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elenice dos Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Morilla-Santos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.05.091" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6328-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XNFH8DL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5824-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDPK77J0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#232;ne Oumezzine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumezzine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.04.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GBQWPK5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.10.115" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7MRZ68Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Hamzaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Soltani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baazouzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tioua" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Ivanova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201248271" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQ57KQ6K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719437v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goumeidane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legouera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iezid" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.07.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KSW09C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.04.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8J6KCHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTWKVHR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608270v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4739-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8BGD563R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474268v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;mono" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4283-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-898N9W2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.04.050" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411567v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Taibi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atout" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szymczyk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045070" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056886v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651253" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249744v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576045" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347511v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542284" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443147v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543952" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443112v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588055v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lan&#246;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531537v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849876v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebullenger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301939v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00990331v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00990738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447001v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409002v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03428502v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guyot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979971v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588057v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lamri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Moseley" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel&#233;n Navas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Biard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2026.135274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cheneviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coudray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pledel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2026.100439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle F. Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Azzis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2025.04.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Apriliani Gani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Dzikri Marhaeny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyubok Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Farah Rahmawati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putu Diah Apri Anjalikha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2025.2492232" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Berthelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;zulier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tricot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cammas-Marion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idio Alves de Sousa Filho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Dagnone Figueiredo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03852711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline L. Saloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine A. Davit-B&#233;al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2023.12.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03951154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Dib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamietz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112628" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benard-Rocherulle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. M&#233;ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03153081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030228" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03088546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.415090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9111553" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roucoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.02.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cabrol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06950" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01973911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzhi Cai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005845" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kundu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P.G. de Mattos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.02.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Orsolini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P.G. De Mattos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Zanotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.06.100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique De Ligny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.11.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2017.13094" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lano&#235;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2017.01.052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherull&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/1753-3562.57.5.063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary da Silva Maia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.11.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.07.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkia Djouama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.01.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Martins Lobo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieda Maria Garcia Santos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.203" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018012v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas-Girot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-3731-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elenice dos Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Morilla-Santos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.05.091" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6328-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XNFH8DL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5824-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDPK77J0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#232;ne Oumezzine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumezzine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.04.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GBQWPK5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.10.115" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7MRZ68Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Hamzaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Soltani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baazouzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tioua" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Ivanova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201248271" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQ57KQ6K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719437v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goumeidane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legouera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iezid" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.07.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KSW09C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.04.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8J6KCHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTWKVHR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608270v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4739-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8BGD563R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474268v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;mono" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4283-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-898N9W2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.04.050" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411567v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Taibi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atout" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szymczyk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045070" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056886v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651253" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249744v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542284" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443147v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543952" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763549v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443112v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588055v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lan&#246;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763091v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531537v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01849876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebullenger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301939v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00990331v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301902v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00990738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447001v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03428502v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guyot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lamri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469138v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Moseley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>