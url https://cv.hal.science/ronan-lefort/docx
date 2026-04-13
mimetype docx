--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -107,8683 +107,8817 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
+                <w:t xml:space="preserve">Ice-Induced Structural Reconfigurations in Nanoconfined Water-Glycerol Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Gries</w:t>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia-Marie Meinert</w:t>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164, pp.144501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0328110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227918v2</w:t>
+                <w:t xml:space="preserve">hal-05556122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+                <w:t xml:space="preserve">Philip Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stella Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia-Marie Meinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227895v2</w:t>
+                <w:t xml:space="preserve">hal-05227918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of ultrafast nonlinear photothermal and photoacoustic effects in molecular thin films via time-domain Brillouin scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Cherruault</w:t>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Camerel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Godin</w:t>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163 (2), pp.024201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0271460⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343818v1</w:t>
+                <w:t xml:space="preserve">hal-05227895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Water at Hydrophilic and Hydrophobic Interfaces: Raman Spectroscopy of Water Confined in Periodic Mesoporous (Organo)Silicas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of ultrafast nonlinear photothermal and photoacoustic effects in molecular thin films via time-domain Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cherruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Malfait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Amédée Triadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Jani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Huber</w:t>
+                <w:t xml:space="preserve">Nicolas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c09801⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (2), pp.024201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0271460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546845v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pore Surface Chemistry on the Rotational Dynamics of Nanoconfined Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Structure of Water at Hydrophilic and Hydrophobic Interfaces: Raman Spectroscopy of Water Confined in Periodic Mesoporous (Organo)Silicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125 (30), pp.16864-16874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05502⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.3520-3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c09801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291961v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Heterogeneities in Liquid Mixtures Confined in Nanopores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+                <w:t xml:space="preserve">Influence of Pore Surface Chemistry on the Rotational Dynamics of Nanoconfined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Catrou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jakob Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilham Essafri</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c01035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (30), pp.16864-16874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523643v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More room for microphase separation: An extended study on binary liquids confined in SBA-15 cylindrical pores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dynamic Heterogeneities in Liquid Mixtures Confined in Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Noirez</w:t>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 146 (2), pp.024501. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (15), pp.3152-3162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4972126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c01035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405997v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast non-thermal laser excitation of gigahertz longitudinal and shear acoustic waves in spin-crossover molecular crystals [Fe(PM-AzA)(2)(NCS)(2)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More room for microphase separation: An extended study on binary liquids confined in SBA-15 cylindrical pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Parpiiev</w:t>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Servol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Lefort</w:t>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5009657⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (2), pp.024501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4972126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681154v1</w:t>
+                <w:t xml:space="preserve">hal-01405997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and concentration fluctuations in alcohol–Toluene and alcohol-Cyclohexane binary liquids: A small angle neutron scattering study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast non-thermal laser excitation of gigahertz longitudinal and shear acoustic waves in spin-crossover molecular crystals [Fe(PM-AzA)(2)(NCS)(2)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Parpiiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.02.070⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (17), 179901 (2 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5009657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283902v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Phase Separation of Binary Liquids Confined in Cylindrical Pores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Microstructure and concentration fluctuations in alcohol–Toluene and alcohol-Cyclohexane binary liquids: A small angle neutron scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (17), pp.9245-9252. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.198-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.02.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303306v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of binary gas adsorption in nanopores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Micro-Phase Separation of Binary Liquids Confined in Cylindrical Pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp01587e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (17), pp.9245-9252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367211v1</w:t>
+                <w:t xml:space="preserve">hal-01303306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Glass Transitions of Microphase Separed Binary Liquids Confined in MCM-41</w:t>
+                <w:t xml:space="preserve">Thermodynamics of binary gas adsorption in nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bulteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (20), pp.11049-11053. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (35), pp.24361--24369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp01587e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314886v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution dielectric study reveals pore-size-dependent orientational order of a discotic liquid crystal confined in tubular nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Glass Transitions of Microphase Separed Binary Liquids Confined in MCM-41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Całus</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Yann Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.11049-11053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174909v1</w:t>
+                <w:t xml:space="preserve">hal-01314886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2− (n = 1, 2, 3) Nanoclusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution dielectric study reveals pore-size-dependent orientational order of a discotic liquid crystal confined in tubular nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Całus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Prévôt</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lech Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201501876⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), pp.012503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180052v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bandpass optical filters based on TiO2 nanolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2− (n = 1, 2, 3) Nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumann K Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Démarest</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.54.1.015101⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (31), pp.4966-4975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201501876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099437v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Back Cover: Photoluminescence: Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2- (n = 1, 2, 3) Nanoclusters (Adv. Funct. Mater. 31/2015)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+                <w:t xml:space="preserve">Optimization of bandpass optical filters based on TiO2 nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Démarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Keromnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumann K. Manna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (31), pp.5075. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (1), pp.015101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201570212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.54.1.015101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01188219v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inside Back Cover: Photoluminescence: Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2- (n = 1, 2, 3) Nanoclusters (Adv. Funct. Mater. 31/2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumann K. Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (31), pp.5075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201570212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121808v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic C chevrons in nanocylinders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hennous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Cerclier</w:t>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4902354⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.204503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086741v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+                <w:t xml:space="preserve">Smectic C chevrons in nanocylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Busch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (20), pp.203106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002397v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of pyrene based discotic liquid crystals confined in nanopores probed by incoherent quasielastic neutron scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Cerclier</w:t>
+                <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (103), pp.59358-59369. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (25), pp.4522-4534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA13032D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084195v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics of pyrene based discotic liquid crystals confined in nanopores probed by incoherent quasielastic neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (103), pp.59358-59369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA13032D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082685v1</w:t>
+                <w:t xml:space="preserve">hal-01084195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdel Hamid</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Ndao Makha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (13), pp.134902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115670v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Effects on Self-association and Segregation Processes in tert-Butanol - Aprotic Solvent Binary Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A. Moreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854209v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and dielectric properties of Bi(1.5-x)Zn(0.92-y)Nb(1.5)O(6.92-δ) thin films grown by PLD on R-plane sapphire and LaAlO3 substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvation Effects on Self-association and Segregation Processes in tert-Butanol - Aprotic Solvent Binary Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelian-Catalin Galca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+                <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am301152r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743813v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Structural, optical, and dielectric properties of Bi(1.5-x)Zn(0.92-y)Nb(1.5)O(6.92-δ) thin films grown by PLD on R-plane sapphire and LaAlO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian-Catalin Galca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Grelet</w:t>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (35), pp.18990-18998. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (10), pp.5227-5233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp303690q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am301152r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734817v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation of a binary liquid in anodic aluminium oxide templates : a structural study by small angle neutron scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11071-2⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (35), pp.18990-18998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303690q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713739v1</w:t>
+                <w:t xml:space="preserve">hal-00734817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed acoustic phonons and phase modes in an aperiodic composite crystal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (20), pp.205502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.205502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Phase separation of a binary liquid in anodic aluminium oxide templates : a structural study by small angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 134 (3), pp.034116. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711631v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (7), pp.074104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 134 (3), pp.034116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607878v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state amorphization kinetic of alpha lactose upon mechanical milling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Danède</w:t>
+                <w:t xml:space="preserve">Leita Hennous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.09.004⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (7), pp.074104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009464v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Solid state amorphization kinetic of alpha lactose upon mechanical milling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derollez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (36), pp.17761-17767. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346, pp.2622-2628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713912v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (36), pp.17761-17767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697059v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute determination of the orientation order quality in a columnar discotic liquid crystal.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ndao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Frick</w:t>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1517⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (50), pp.5102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072045v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Coarse Graining/All Atoms Force Field (CG/AA) from a Multiscale Optimization Method: An Application to the MCM-41 Mesoporous Silicates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absolute determination of the orientation order quality in a columnar discotic liquid crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct100169r⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1349, No pp. given. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477686v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective molecular reorientation of a calamitic liquid crystal (12CB) confined in alumina nanochannels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Démarest</w:t>
+                <w:t xml:space="preserve">Toward a Coarse Graining/All Atoms Force Field (CG/AA) from a Multiscale Optimization Method: An Application to the MCM-41 Mesoporous Silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011706⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (10), pp.3212-3222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct100169r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910967v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criticality of an isotropic-to-smectic transition induced by anisotropic quenched disorder.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Collective molecular reorientation of a calamitic liquid crystal (12CB) confined in alumina nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy V Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Démarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (3 Pt 1), pp.031703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.031703⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 82, pp.011706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659549v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of a Gay-Berne liquid crystal confined in cylindrical nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criticality of an isotropic-to-smectic transition induced by anisotropic quenched disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Ji</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 130 (23), pp.234501-234501-9. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (3 Pt 1), pp.031703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3148889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.031703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665948v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulation of nanoconfined glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.10.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (47), pp.11127-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b911859d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665641v1</w:t>
+                <w:t xml:space="preserve">hal-00665708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of nanoconfined glycerol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 482 (4-6), pp.234-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b911859d⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00665708v1</w:t>
+                <w:t xml:space="preserve">hal-00665641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of glycerol and glycerol-trehalose bioprotectant solutions nanoconfined in porous silicon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of a Gay-Berne liquid crystal confined in cylindrical nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 131 (21), pp.214502. </w:t>
+              <w:t xml:space="preserve">, 2009, 130 (23), pp.234501-234501-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3147222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3148889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356033v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pore shape on the structure of a nanoconfined Gay-Berne liquid crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics of glycerol and glycerol-trehalose bioprotectant solutions nanoconfined in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Ji</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2009.07.062⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (21), pp.214502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3147222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665772v1</w:t>
+                <w:t xml:space="preserve">hal-00356033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of pore shape on the structure of a nanoconfined Gay-Berne liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 478 (4-6), pp.161-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2009.07.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b718003a⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271682v1</w:t>
+                <w:t xml:space="preserve">hal-00665772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (3), pp.261-273. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (20), pp.2993-2999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b718003a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271680v1</w:t>
+                <w:t xml:space="preserve">hal-00271682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (3), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136920v1</w:t>
+                <w:t xml:space="preserve">hal-00271680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Paranematic-to-Nematic Ordering Transitions of Liquid Crystals in Tubular Silica Nanochannels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.187801. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.867-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.101.187801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724552v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between static short-range order and dynamic heterogeneities in a nanoconfined liquid crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Continuous Paranematic-to-Nematic Ordering Transitions of Liquid Crystals in Tubular Silica Nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol.78 (Issue 4), pp.040701. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.187801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.040701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.101.187801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426776v1</w:t>
+                <w:t xml:space="preserve">hal-00724552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relation between static short-range order and dynamic heterogeneities in a nanoconfined liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.78 (Issue 4), pp.040701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.040701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513762v1</w:t>
+                <w:t xml:space="preserve">hal-00426776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined into porous silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3-5), pp.469-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00115194v1</w:t>
+                <w:t xml:space="preserve">hal-00513762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined into porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175607v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring conformational energy landscape of glassy disaccharides by CPMAS 13C NMR and DFT/GIAO simulations. I. Methodological aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126 (1), pp.014511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2409935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring conformational energy landscape of glassy disaccharides by CPMAS 13C NMR and DFT/GIAO simulations. II. Enhanced molecular flexibility in amorphous trehalose.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126 (1), pp.014510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2409934⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080175v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutarotational Kinetics and Glass Transition of Lactose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploring conformational energy landscape of glassy disaccharides by CPMAS 13C NMR and DFT/GIAO simulations. II. Enhanced molecular flexibility in amorphous trehalose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (1), pp.014510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2409934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2006.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00073118v2</w:t>
+                <w:t xml:space="preserve">hal-00080175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of the 1/1 [alpha]/[beta] mixed lactose by X-ray powder diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Mutarotational Kinetics and Glass Transition of Lactose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768105017064⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140, pp.329-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2006.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00090395v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00073118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athermal character of the solid state amorphization of lactose induced by ball-milling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Structure determination of the 1/1 [alpha]/[beta] mixed lactose by X-ray powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Prévost</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61(4), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768105017064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2004.09.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090329v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid State NMR and DSC methods for quantifying the amorphous content in solid dosage forms : an application to ball-milling of trehalose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Athermal character of the solid state amorphization of lactose induced by ball-milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2004.05.012⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 132(10), pp.693-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2004.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090332v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast intramolecular dynamics of triphenyl phosphite investigated by 2H NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Solid State NMR and DSC methods for quantifying the amorphous content in solid dosage forms : an application to ball-milling of trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Gusseme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00409-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 280(1-2), pp.209-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2004.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090321v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Carr-Purcell-Meiboom-Gill Approach to Multidimensional Solid-State NMR of Quadrupolar Nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fast intramolecular dynamics of triphenyl phosphite investigated by 2H NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Amoureux</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1433000⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30(4), pp.519-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00409-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090318v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the understanding of the polyamorphism situation in Triphenyl Phosphite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hédoux</w:t>
+                <w:t xml:space="preserve">A Carr-Purcell-Meiboom-Gill Approach to Multidimensional Solid-State NMR of Quadrupolar Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Wiench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guinet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b401262c⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116(6), pp.2493-2501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1433000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00090319v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Molecular Disorder and Diffuse Scattering in an Alkane/Urea Incommensurate Inclusion Compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A contribution to the understanding of the polyamorphism situation in Triphenyl Phosphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derollez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100510170021⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6, pp.3192-3199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b401262c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090317v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent neutron analysis of diffuse scattering in an alkane-urea composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Dynamical Molecular Disorder and Diffuse Scattering in an Alkane/Urea Incommensurate Inclusion Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Etrillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24(1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510170021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-4526(99)01489-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009316v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent neutron analysis of diffuse scattering in an alkane–urea composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Lann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Janine Etrillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 276-278, pp.298-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-4526(99)01489-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental Study of Quadrupolar Echoes for Half-Integer Spins in Static Solid-State NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe R. Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 98(19), pp.1545 - 1551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/002689700419770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of quadrupolar echoes for half-integer spins in static solid-state NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19, pp.1545-1551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970009483360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incommensurate Intermodulation of an Organic Intergrowth Compound Observed by Neutron Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Coherent neutron analysis of diffuse scattering in an alkane-urea composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Etrillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Breczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.4027⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 276-278, pp.298 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4526(99)01489-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009275v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incommensurate Intermodulation of an Organic Intergrowth Compound Observed by Neutron Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Guillaume</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Breczewski</w:t>
+                <w:t xml:space="preserve">T. Breczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 77 (19), pp.4027--4030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.4027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incommensurate Intermodulation of an Organic Intergrowth Compound Observed by Neutron Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Breczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1996, 77, pp.4027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.4027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8793,2903 +8927,2903 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined QENS and NMR Study of the Dynamics of the Deep Eutectic Solvent Ethaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect Surface Chemistry on the Properties of Nanoconfined Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolvATE2025: 8èmes rencontres scientifiques du GDR SolvATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QENS-WINS 2022 - 14th Quasi-Elastic Neutron Scattering &amp; 9th Workshop on Inelastic Neutron Spectrometers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2FDN User meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary solvents in nanoporous confinement: how different are they?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the non-uniform concentration profile of binary fluids confined in mesopores by neutron scattering methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-Liquid Interfaces. Challenging Molecular Aspects for Industrial Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the micro-phase-separated state of binary fluids confined in nanocapillaries: Only neutron could do that!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell tubular structures of binary liquids confined in cylindrical nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Porous Media &amp; Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROPHASE SEPARATION OF BINARY LIQUIDS CONFINED IN CYLINDRICAL NANOPORES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th WORKSHOP NIMS – UR1 – CNRS – Saint Gobain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter in Paris 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic order of bulk and nanoconfined H-bonded binary liquid mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Structure of disordered systems" opening celebration of the new 7C2 spectrometer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caracterisations diélectriques et optiques de couches minces de Bi1,5 xZn1 yNb1,5O6 1,5x-y (BZN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France. ID49 (4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric and dielectric multilayer heterostructures based on KTN and BZN grown by PLD and CSD on microwave substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France. pp.7A-3O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate effect on BZN dielectric thin films grown by PLD for tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Transparent Optical Networks - Mediterranean Winter (ICTON-MW'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Grenoble, France. pp.29-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00011-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moréac Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Trento, Italy. pp.469-476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic Features of Urea/Alkane Intergrowth Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Etrillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Breczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, pp.679-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11699,154 +11833,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11856,100 +11990,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes et vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sciences Sup, 9782100759439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11959,412 +12093,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and origin of the polyamorphism situation in triphenyl phosphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Derollez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transworld Research Network, pp.887, 2004, vol. 5, part II</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090325v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05556122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue sur les propriétés locales de phases moléculaires piégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Rennes 1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00440082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12511,51 +12495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cherruault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Triadon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271460" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benedikt Mietner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04596" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ca&#322;us" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Borowik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;marest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deubel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Keromn&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vaudry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.1.015101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902354" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13032D" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11071-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55KC5TDF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dan&#232;de" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.09.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B747DK2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1517" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V Kityk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011706" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Knorr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.031703" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148889" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911859d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMWWHZTX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.07.062" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK9V5Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.101.187801" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Cesaro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409935" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080175v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409934" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073118v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2006.09.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768105017064" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZS70ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2004.09.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06P3KNS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090332v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gusseme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2004.05.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR0C0RW1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cochin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00409-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HQR4DTN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Wiench" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Amoureux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1433000" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401262c" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9V9QQFKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-670LDPHC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009316v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Lann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01489-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DD3FVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090297v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Lann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Bodart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumazy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689700419770" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970009483360" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009275v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breczewski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4027" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Breczewski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559108v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368378v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mhanna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Abdel Hamid" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260594v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260616v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01435705v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-techniques-industrielles/genie-mecanique/master-et-doctorat/ondes-et-vibrations" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090325v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440082v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cherruault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Triadon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benedikt Mietner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ca&#322;us" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Borowik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;marest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Keromn&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vaudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.1.015101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13032D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713739v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11071-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55KC5TDF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dan&#232;de" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.09.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B747DK2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1517" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V Kityk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011706" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Knorr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.031703" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911859d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMWWHZTX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148889" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.07.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK9V5Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.101.187801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Cesaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409935" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409934" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073118v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2006.09.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768105017064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZS70ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090329v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2004.09.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06P3KNS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gusseme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2004.05.012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR0C0RW1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cochin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00409-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HQR4DTN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Wiench" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Amoureux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1433000" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401262c" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9V9QQFKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-670LDPHC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Lann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01489-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DD3FVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Bodart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumazy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689700419770" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970009483360" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009316v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Lann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breczewski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090296v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Breczewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368378v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mhanna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Abdel Hamid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260616v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01435705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-techniques-industrielles/genie-mecanique/master-et-doctorat/ondes-et-vibrations" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>