--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2414,697 +2414,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
+                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hennous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndao Makha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.204503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 141 (13), pp.134902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121808v1</w:t>
+                <w:t xml:space="preserve">hal-01082685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic C chevrons in nanocylinders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hennous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Makha Ndao</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Cerclier</w:t>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (20), pp.203106. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.204503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4902354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086741v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+                <w:t xml:space="preserve">Smectic C chevrons in nanocylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Busch</w:t>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rau</w:t>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Calus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (20), pp.203106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002397v1</w:t>
+                <w:t xml:space="preserve">hal-01086741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of pyrene based discotic liquid crystals confined in nanopores probed by incoherent quasielastic neutron scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Cerclier</w:t>
+                <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Daniel Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Calus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA13032D⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (25), pp.4522-4534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084195v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics of pyrene based discotic liquid crystals confined in nanopores probed by incoherent quasielastic neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141 (13), pp.134902. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (103), pp.59358-59369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4RA13032D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082685v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
               </w:r>
@@ -3492,77 +3492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole V. Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makha Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,1085 +3620,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed acoustic phonons and phase modes in an aperiodic composite crystal.</w:t>
+                <w:t xml:space="preserve">Absolute determination of the orientation order quality in a columnar discotic liquid crystal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Toudic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">M. Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+                <w:t xml:space="preserve">P. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Currat</w:t>
+                <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (20), pp.205502. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1349, No pp. given. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.205502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732954v1</w:t>
+                <w:t xml:space="preserve">hal-01072045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation of a binary liquid in anodic aluminium oxide templates : a structural study by small angle neutron scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Corre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11071-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (50), pp.5102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713739v1</w:t>
+                <w:t xml:space="preserve">hal-00697059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Mixed acoustic phonons and phase modes in an aperiodic composite crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Currat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (20), pp.205502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.205502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711631v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">Phase separation of a binary liquid in anodic aluminium oxide templates : a structural study by small angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607878v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state amorphization kinetic of alpha lactose upon mechanical milling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caron</w:t>
+                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 346, pp.2622-2628. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3), pp.034116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009464v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
+                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leita Hennous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (7), pp.074104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713912v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
+                <w:t xml:space="preserve">Solid state amorphization kinetic of alpha lactose upon mechanical milling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Frick</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derollez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346, pp.2622-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697059v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute determination of the orientation order quality in a columnar discotic liquid crystal.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1349, No pp. given. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (36), pp.17761-17767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072045v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Coarse Graining/All Atoms Force Field (CG/AA) from a Multiscale Optimization Method: An Application to the MCM-41 Mesoporous Silicates</w:t>
               </w:r>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (10), pp.3212-3222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4853,51 +4853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy V Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Démarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.011706. </w:t>
@@ -5069,51 +5069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation of nanoconfined glycerol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5205,342 +5205,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of a Gay-Berne liquid crystal confined in cylindrical nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 482 (4-6), pp.234-238. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (23), pp.234501-234501-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3148889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665641v1</w:t>
+                <w:t xml:space="preserve">hal-00665948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of a Gay-Berne liquid crystal confined in cylindrical nanopores</w:t>
+                <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 482 (4-6), pp.234-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3148889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00665948v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics of glycerol and glycerol-trehalose bioprotectant solutions nanoconfined in porous silicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5746,51 +5746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5975,64 +5975,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6429,51 +6429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (3-5), pp.469-476. </w:t>
@@ -7026,64 +7026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutarotational Kinetics and Glass Transition of Lactose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7143,51 +7143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure determination of the 1/1 [alpha]/[beta] mixed lactose by X-ray powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,720 +7270,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athermal character of the solid state amorphization of lactose induced by ball-milling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Solid State NMR and DSC methods for quantifying the amorphous content in solid dosage forms : an application to ball-milling of trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Gusseme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2004.09.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 280(1-2), pp.209-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2004.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090329v1</w:t>
+                <w:t xml:space="preserve">hal-00090332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid State NMR and DSC methods for quantifying the amorphous content in solid dosage forms : an application to ball-milling of trehalose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Athermal character of the solid state amorphization of lactose induced by ball-milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Descamps</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 280(1-2), pp.209-219. </w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 132(10), pp.693-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2004.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2004.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090332v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast intramolecular dynamics of triphenyl phosphite investigated by 2H NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A contribution to the understanding of the polyamorphism situation in Triphenyl Phosphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derollez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 30(4), pp.519-525. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6, pp.3192-3199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00409-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b401262c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090321v1</w:t>
+                <w:t xml:space="preserve">hal-00090319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Carr-Purcell-Meiboom-Gill Approach to Multidimensional Solid-State NMR of Quadrupolar Nuclei</w:t>
+                <w:t xml:space="preserve">Fast intramolecular dynamics of triphenyl phosphite investigated by 2H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Wiench</w:t>
+                <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pruski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Amoureux</w:t>
+                <w:t xml:space="preserve">E. Cochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30(4), pp.519-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00409-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1433000⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090318v1</w:t>
+                <w:t xml:space="preserve">hal-00090321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the understanding of the polyamorphism situation in Triphenyl Phosphite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hédoux</w:t>
+                <w:t xml:space="preserve">A Carr-Purcell-Meiboom-Gill Approach to Multidimensional Solid-State NMR of Quadrupolar Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Derollez</w:t>
+                <w:t xml:space="preserve">J. W. Wiench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b401262c⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116(6), pp.2493-2501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1433000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090319v1</w:t>
+                <w:t xml:space="preserve">hal-00090318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Molecular Disorder and Diffuse Scattering in an Alkane/Urea Incommensurate Inclusion Compound</w:t>
               </w:r>
@@ -8128,51 +8128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent neutron analysis of diffuse scattering in an alkane–urea composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,289 +8641,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incommensurate Intermodulation of an Organic Intergrowth Compound Observed by Neutron Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Guillaume</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Breczewski</w:t>
+                <w:t xml:space="preserve">Tomas Breczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 77 (19), pp.4027--4030. </w:t>
+              <w:t xml:space="preserve">, 1996, 77, pp.4027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.4027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009275v1</w:t>
+                <w:t xml:space="preserve">hal-00090296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incommensurate Intermodulation of an Organic Intergrowth Compound Observed by Neutron Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Guillaume</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Breczewski</w:t>
+                <w:t xml:space="preserve">T. Breczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 77, pp.4027. </w:t>
+              <w:t xml:space="preserve">, 1996, 77 (19), pp.4027--4030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.4027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090296v1</w:t>
+                <w:t xml:space="preserve">hal-01009275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8935,277 +8935,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined QENS and NMR Study of the Dynamics of the Deep Eutectic Solvent Ethaline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+                <w:t xml:space="preserve">Effect Surface Chemistry on the Properties of Nanoconfined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556049v1</w:t>
+                <w:t xml:space="preserve">hal-05559108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Surface Chemistry on the Properties of Nanoconfined Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">A Combined QENS and NMR Study of the Dynamics of the Deep Eutectic Solvent Ethaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559108v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
               </w:r>
@@ -9560,51 +9560,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
+                <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
@@ -9639,97 +9639,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QENS-WINS 2022 - 14th Quasi-Elastic Neutron Scattering &amp; 9th Workshop on Inelastic Neutron Spectrometers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">2FDN User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775349v1</w:t>
+                <w:t xml:space="preserve">hal-03775318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
+                <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
@@ -9764,73 +9764,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2FDN User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">QENS-WINS 2022 - 14th Quasi-Elastic Neutron Scattering &amp; 9th Workshop on Inelastic Neutron Spectrometers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775318v1</w:t>
+                <w:t xml:space="preserve">hal-03775349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary solvents in nanoporous confinement: how different are they?”</w:t>
               </w:r>
@@ -10185,51 +10185,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell tubular structures of binary liquids confined in cylindrical nanopores</w:t>
+                <w:t xml:space="preserve">MICROPHASE SEPARATION OF BINARY LIQUIDS CONFINED IN CYLINDRICAL NANOPORES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
@@ -10264,97 +10264,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Porous Media &amp; Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">6th WORKSHOP NIMS – UR1 – CNRS – Saint Gobain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576246v1</w:t>
+                <w:t xml:space="preserve">hal-01576249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROPHASE SEPARATION OF BINARY LIQUIDS CONFINED IN CYLINDRICAL NANOPORES</w:t>
+                <w:t xml:space="preserve">Core-shell tubular structures of binary liquids confined in cylindrical nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
@@ -10389,73 +10389,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WORKSHOP NIMS – UR1 – CNRS – Saint Gobain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">8th International Conference on Porous Media &amp; Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576249v1</w:t>
+                <w:t xml:space="preserve">hal-01576246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
               </w:r>
@@ -10493,51 +10493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10614,51 +10614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter in Paris 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10709,51 +10709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11177,277 +11177,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
+                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Transparent Optical Networks - Mediterranean Winter (ICTON-MW'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355950v2</w:t>
+                <w:t xml:space="preserve">hal-00978502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Transparent Optical Networks - Mediterranean Winter (ICTON-MW'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978502v1</w:t>
+                <w:t xml:space="preserve">hal-00355950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
               </w:r>
@@ -11619,51 +11619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moréac Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Trento, Italy. pp.469-476, </w:t>
@@ -11753,51 +11753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Breczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, pp.679-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12120,77 +12120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and origin of the polyamorphism situation in triphenyl phosphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Derollez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12495,51 +12495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cherruault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Triadon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benedikt Mietner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ca&#322;us" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Borowik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;marest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Keromn&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vaudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.1.015101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13032D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713739v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11071-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55KC5TDF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dan&#232;de" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.09.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B747DK2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1517" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V Kityk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011706" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Knorr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.031703" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911859d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMWWHZTX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148889" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.07.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK9V5Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.101.187801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Cesaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409935" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409934" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073118v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2006.09.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768105017064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZS70ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090329v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2004.09.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06P3KNS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gusseme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2004.05.012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR0C0RW1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cochin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00409-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HQR4DTN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Wiench" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Amoureux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1433000" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401262c" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9V9QQFKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-670LDPHC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Lann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01489-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DD3FVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Bodart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumazy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689700419770" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970009483360" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009316v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Lann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breczewski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090296v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Breczewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368378v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mhanna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Abdel Hamid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260616v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01435705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-techniques-industrielles/genie-mecanique/master-et-doctorat/ondes-et-vibrations" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cherruault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Triadon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benedikt Mietner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ca&#322;us" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Borowik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;marest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Keromn&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vaudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.1.015101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902354" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13032D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1517" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11071-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55KC5TDF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dan&#232;de" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.09.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B747DK2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V Kityk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011706" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Knorr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.031703" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911859d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMWWHZTX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148889" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.07.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK9V5Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.101.187801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Cesaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409935" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409934" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073118v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2006.09.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768105017064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZS70ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gusseme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2004.05.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR0C0RW1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2004.09.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06P3KNS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090319v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401262c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9V9QQFKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cochin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00409-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HQR4DTN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090318v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Wiench" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Amoureux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1433000" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-670LDPHC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Lann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01489-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DD3FVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Bodart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumazy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689700419770" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970009483360" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009316v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Lann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Breczewski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breczewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368378v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mhanna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Abdel Hamid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260616v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01435705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-techniques-industrielles/genie-mecanique/master-et-doctorat/ondes-et-vibrations" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>