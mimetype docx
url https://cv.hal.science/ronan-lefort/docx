--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2414,697 +2414,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
+                <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
+                <w:t xml:space="preserve">Leila Hennous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cerclier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141 (13), pp.134902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 141, pp.204503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082685v1</w:t>
+                <w:t xml:space="preserve">hal-01121808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smectic C chevrons in nanocylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hennous</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141, pp.204503. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (20), pp.203106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4902354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121808v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic C chevrons in nanocylinders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Noirez</w:t>
+                <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makha Ndao</w:t>
+                <w:t xml:space="preserve">Daniel Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Cerclier</w:t>
+                <w:t xml:space="preserve">Sylwia Calus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4902354⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (25), pp.4522-4534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086741v1</w:t>
+                <w:t xml:space="preserve">hal-01002397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Busch</w:t>
+                <w:t xml:space="preserve">Molecular dynamics of pyrene based discotic liquid crystals confined in nanopores probed by incoherent quasielastic neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (103), pp.59358-59369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA13032D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002397v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of pyrene based discotic liquid crystals confined in nanopores probed by incoherent quasielastic neutron scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Makha Ndao</w:t>
+                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndao Makha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (103), pp.59358-59369. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (13), pp.134902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA13032D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084195v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
               </w:r>
@@ -3352,1353 +3352,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and dielectric properties of Bi(1.5-x)Zn(0.92-y)Nb(1.5)O(6.92-δ) thin films grown by PLD on R-plane sapphire and LaAlO3 substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am301152r⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (35), pp.18990-18998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303690q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743813v1</w:t>
+                <w:t xml:space="preserve">hal-00734817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Structural, optical, and dielectric properties of Bi(1.5-x)Zn(0.92-y)Nb(1.5)O(6.92-δ) thin films grown by PLD on R-plane sapphire and LaAlO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian-Catalin Galca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Grelet</w:t>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (35), pp.18990-18998. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (10), pp.5227-5233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp303690q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am301152r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734817v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute determination of the orientation order quality in a columnar discotic liquid crystal.</w:t>
+                <w:t xml:space="preserve">Mixed acoustic phonons and phase modes in an aperiodic composite crystal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ndao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Lefort</w:t>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Huber</w:t>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Frick</w:t>
+                <w:t xml:space="preserve">Roland Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1349, No pp. given. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (20), pp.205502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.205502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072045v1</w:t>
+                <w:t xml:space="preserve">hal-00732954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase separation of a binary liquid in anodic aluminium oxide templates : a structural study by small angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Frick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697059v1</w:t>
+                <w:t xml:space="preserve">hal-00713739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed acoustic phonons and phase modes in an aperiodic composite crystal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.205502⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3), pp.034116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732954v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation of a binary liquid in anodic aluminium oxide templates : a structural study by small angle neutron scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leita Hennous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11071-2⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (7), pp.074104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00713739v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
+                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (36), pp.17761-17767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711631v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Solid state amorphization kinetic of alpha lactose upon mechanical milling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leita Hennous</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derollez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346, pp.2622-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607878v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state amorphization kinetic of alpha lactose upon mechanical milling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute determination of the orientation order quality in a columnar discotic liquid crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">P. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Willart</w:t>
+                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Derollez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Danède</w:t>
+                <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.09.004⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1349, No pp. given. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009464v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (36), pp.17761-17767. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (50), pp.5102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713912v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Coarse Graining/All Atoms Force Field (CG/AA) from a Multiscale Optimization Method: An Application to the MCM-41 Mesoporous Silicates</w:t>
               </w:r>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (10), pp.3212-3222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4795,325 +4795,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective molecular reorientation of a calamitic liquid crystal (12CB) confined in alumina nanochannels</w:t>
+                <w:t xml:space="preserve">Criticality of an isotropic-to-smectic transition induced by anisotropic quenched disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.V. Kityk</w:t>
+                <w:t xml:space="preserve">Andriy V Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriy V Kityk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jean</w:t>
+                <w:t xml:space="preserve">Klaus Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.011706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011706⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 81 (3 Pt 1), pp.031703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.031703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910967v1</w:t>
+                <w:t xml:space="preserve">hal-00659549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criticality of an isotropic-to-smectic transition induced by anisotropic quenched disorder.</w:t>
+                <w:t xml:space="preserve">Collective molecular reorientation of a calamitic liquid crystal (12CB) confined in alumina nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy V Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Démarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (3 Pt 1), pp.031703. </w:t>
+              <w:t xml:space="preserve">, 2010, 82, pp.011706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.031703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659549v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation of nanoconfined glycerol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5205,342 +5205,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of a Gay-Berne liquid crystal confined in cylindrical nanopores</w:t>
+                <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 130 (23), pp.234501-234501-9. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 482 (4-6), pp.234-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3148889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665948v1</w:t>
+                <w:t xml:space="preserve">hal-00665641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of a Gay-Berne liquid crystal confined in cylindrical nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (23), pp.234501-234501-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3148889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.10.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00665641v1</w:t>
+                <w:t xml:space="preserve">hal-00665948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics of glycerol and glycerol-trehalose bioprotectant solutions nanoconfined in porous silicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5746,64 +5746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (20), pp.2993-2999. </w:t>
@@ -5893,51 +5893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (3), pp.261-273. </w:t>
@@ -5975,64 +5975,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6135,51 +6135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy V. Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Knorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6282,51 +6282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6429,51 +6429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (3-5), pp.469-476. </w:t>
@@ -7026,64 +7026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutarotational Kinetics and Glass Transition of Lactose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7143,51 +7143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure determination of the 1/1 [alpha]/[beta] mixed lactose by X-ray powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,720 +7270,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid State NMR and DSC methods for quantifying the amorphous content in solid dosage forms : an application to ball-milling of trehalose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Athermal character of the solid state amorphization of lactose induced by ball-milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Gusseme</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 132(10), pp.693-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2004.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2004.05.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090332v1</w:t>
+                <w:t xml:space="preserve">hal-00090329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athermal character of the solid state amorphization of lactose induced by ball-milling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Solid State NMR and DSC methods for quantifying the amorphous content in solid dosage forms : an application to ball-milling of trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Gusseme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Prévost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 132(10), pp.693-696. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 280(1-2), pp.209-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2004.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2004.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090329v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the understanding of the polyamorphism situation in Triphenyl Phosphite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast intramolecular dynamics of triphenyl phosphite investigated by 2H NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Derollez</w:t>
+                <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Cochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 6, pp.3192-3199. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30(4), pp.519-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b401262c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00409-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090319v1</w:t>
+                <w:t xml:space="preserve">hal-00090321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast intramolecular dynamics of triphenyl phosphite investigated by 2H NMR</w:t>
+                <w:t xml:space="preserve">A Carr-Purcell-Meiboom-Gill Approach to Multidimensional Solid-State NMR of Quadrupolar Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guinet</w:t>
+                <w:t xml:space="preserve">J. W. Wiench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cochin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Descamps</w:t>
+                <w:t xml:space="preserve">M. Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Amoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00409-1⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116(6), pp.2493-2501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1433000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090321v1</w:t>
+                <w:t xml:space="preserve">hal-00090318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Carr-Purcell-Meiboom-Gill Approach to Multidimensional Solid-State NMR of Quadrupolar Nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A contribution to the understanding of the polyamorphism situation in Triphenyl Phosphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derollez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6, pp.3192-3199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b401262c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1433000⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090318v1</w:t>
+                <w:t xml:space="preserve">hal-00090319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Molecular Disorder and Diffuse Scattering in an Alkane/Urea Incommensurate Inclusion Compound</w:t>
               </w:r>
@@ -8128,51 +8128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent neutron analysis of diffuse scattering in an alkane–urea composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,289 +8641,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incommensurate Intermodulation of an Organic Intergrowth Compound Observed by Neutron Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Guillaume</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Breczewski</w:t>
+                <w:t xml:space="preserve">T. Breczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 77, pp.4027. </w:t>
+              <w:t xml:space="preserve">, 1996, 77 (19), pp.4027--4030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.4027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090296v1</w:t>
+                <w:t xml:space="preserve">hal-01009275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incommensurate Intermodulation of an Organic Intergrowth Compound Observed by Neutron Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Guillaume</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Breczewski</w:t>
+                <w:t xml:space="preserve">Tomas Breczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 77 (19), pp.4027--4030. </w:t>
+              <w:t xml:space="preserve">, 1996, 77, pp.4027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.4027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009275v1</w:t>
+                <w:t xml:space="preserve">hal-00090296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8935,277 +8935,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Surface Chemistry on the Properties of Nanoconfined Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">A Combined QENS and NMR Study of the Dynamics of the Deep Eutectic Solvent Ethaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559108v1</w:t>
+                <w:t xml:space="preserve">hal-05556049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined QENS and NMR Study of the Dynamics of the Deep Eutectic Solvent Ethaline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+                <w:t xml:space="preserve">Effect Surface Chemistry on the Properties of Nanoconfined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556049v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
               </w:r>
@@ -9560,51 +9560,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
+                <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
@@ -9639,97 +9639,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2FDN User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">QENS-WINS 2022 - 14th Quasi-Elastic Neutron Scattering &amp; 9th Workshop on Inelastic Neutron Spectrometers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775318v1</w:t>
+                <w:t xml:space="preserve">hal-03775349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
+                <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
@@ -9764,73 +9764,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QENS-WINS 2022 - 14th Quasi-Elastic Neutron Scattering &amp; 9th Workshop on Inelastic Neutron Spectrometers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">2FDN User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775349v1</w:t>
+                <w:t xml:space="preserve">hal-03775318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary solvents in nanoporous confinement: how different are they?”</w:t>
               </w:r>
@@ -10185,51 +10185,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROPHASE SEPARATION OF BINARY LIQUIDS CONFINED IN CYLINDRICAL NANOPORES</w:t>
+                <w:t xml:space="preserve">Core-shell tubular structures of binary liquids confined in cylindrical nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
@@ -10264,97 +10264,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WORKSHOP NIMS – UR1 – CNRS – Saint Gobain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">8th International Conference on Porous Media &amp; Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576249v1</w:t>
+                <w:t xml:space="preserve">hal-01576246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell tubular structures of binary liquids confined in cylindrical nanopores</w:t>
+                <w:t xml:space="preserve">MICROPHASE SEPARATION OF BINARY LIQUIDS CONFINED IN CYLINDRICAL NANOPORES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
@@ -10389,73 +10389,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Porous Media &amp; Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">6th WORKSHOP NIMS – UR1 – CNRS – Saint Gobain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576246v1</w:t>
+                <w:t xml:space="preserve">hal-01576249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
               </w:r>
@@ -10493,51 +10493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10614,51 +10614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter in Paris 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10709,51 +10709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10808,90 +10808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caracterisations diélectriques et optiques de couches minces de Bi1,5 xZn1 yNb1,5O6 1,5x-y (BZN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10933,90 +10933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric and dielectric multilayer heterostructures based on KTN and BZN grown by PLD and CSD on microwave substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11058,90 +11058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate effect on BZN dielectric thin films grown by PLD for tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11177,277 +11177,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Transparent Optical Networks - Mediterranean Winter (ICTON-MW'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978502v1</w:t>
+                <w:t xml:space="preserve">hal-00355950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
+                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Transparent Optical Networks - Mediterranean Winter (ICTON-MW'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355950v2</w:t>
+                <w:t xml:space="preserve">hal-00978502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
               </w:r>
@@ -11485,51 +11485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Grenoble, France. pp.29-34, </w:t>
@@ -11619,51 +11619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moréac Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Trento, Italy. pp.469-476, </w:t>
@@ -11753,51 +11753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Breczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, pp.679-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12120,77 +12120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and origin of the polyamorphism situation in triphenyl phosphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Derollez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12495,51 +12495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cherruault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Triadon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benedikt Mietner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ca&#322;us" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Borowik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;marest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Keromn&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vaudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.1.015101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902354" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13032D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1517" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11071-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55KC5TDF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dan&#232;de" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.09.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B747DK2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V Kityk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011706" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Knorr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.031703" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911859d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMWWHZTX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148889" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.07.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK9V5Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.101.187801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Cesaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409935" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409934" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073118v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2006.09.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768105017064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZS70ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gusseme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2004.05.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR0C0RW1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2004.09.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06P3KNS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090319v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401262c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9V9QQFKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cochin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00409-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HQR4DTN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090318v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Wiench" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Amoureux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1433000" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-670LDPHC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Lann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01489-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DD3FVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Bodart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumazy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689700419770" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970009483360" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009316v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Lann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Breczewski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breczewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368378v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mhanna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Abdel Hamid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260616v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01435705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-techniques-industrielles/genie-mecanique/master-et-doctorat/ondes-et-vibrations" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cherruault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Triadon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benedikt Mietner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ca&#322;us" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Borowik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;marest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Keromn&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vaudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.1.015101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13032D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713739v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11071-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55KC5TDF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dan&#232;de" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B747DK2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072045v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1517" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V Kityk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Knorr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.031703" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011706" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911859d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMWWHZTX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148889" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.07.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK9V5Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.101.187801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Cesaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409935" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409934" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073118v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2006.09.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768105017064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZS70ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090329v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2004.09.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06P3KNS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gusseme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2004.05.012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR0C0RW1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cochin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00409-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HQR4DTN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Wiench" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Amoureux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1433000" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401262c" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9V9QQFKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-670LDPHC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Lann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01489-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DD3FVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Bodart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumazy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689700419770" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970009483360" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009316v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Lann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breczewski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090296v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Breczewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368378v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mhanna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Abdel Hamid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260616v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01435705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-techniques-industrielles/genie-mecanique/master-et-doctorat/ondes-et-vibrations" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>