--- v0 (2026-04-11)
+++ v1 (2026-05-04)
@@ -66,1055 +66,1972 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model reduction for parametrized coupled multiphysics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Foulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MORTech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards algorithmic frameworks for nonlinear reduced order modeling in industrial digital twin applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DTE &amp; AICOMAS 2025 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Integrated Workflow for Solving Parametric Nonlinear Problems Through Reduced Order Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une version faiblement intrusive de la méthode LATIN-PGD pour la résolution de problèmes non-linéaires paramétrés dans les codes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Barabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSMA 2022 - 15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced-order models for aeronautics based on the LATIN-PGD method within non-linear industrial Simcenter Samcef software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences (EUCASS-3AF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-7310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Non-intrusive version of the LATIN-PGD method suitable with Non-linear Industrial Softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM XIV) - ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear PGD Reduced-order model for industrial finite element software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanistic Machine Learning and Digital Twins for Computational Science, Engineering &amp; Technology (MMLDT-CSET) - IACM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur une vision non intrusive de la méthode LaTIn-PGD en non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating nonlinear finite element analysis via residual-aware neural network constitutive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Amlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal Amlani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Volume 251, pp.104431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new strategy using the Proper Generalized Decomposition to model time evolving spatial domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 316, pp.107860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing industrial finite element software: Developing Model Order Reduction for nonlinear transient thermal problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 244, pp.104299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly-invasive LATIN-PGD for solving time-dependent non-linear parametrized problems in solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 396, pp.114999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2022.114999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly-invasive LATIN-PGD for solving time-dependent non-linear parametrized problems in solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 396, pp.114999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2022.114999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the LATIN-PGD Method: Analysis of Some Variants in the Light of the Latest Developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Industrial Digital Twins based on the non-linear LATIN-PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-020-09514-1⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-021-00207-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013258v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Digital Twins based on the non-linear LATIN-PGD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Study on the LATIN-PGD Method: Analysis of Some Variants in the Light of the Latest Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-021-00207-3⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), pp.3457-3473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-020-09514-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401542v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Digital Twins based on the non-linear LATIN-PGD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40323-021-00207-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1124,843 +2041,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a non-intrusive version of the LATIN-PGD method for non-linear transient thermal problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques MORTech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332281v1</w:t>
-              </w:r>
-[...600 lines deleted...]
-                <w:t xml:space="preserve">hal-02296059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vision faiblement intrusive de la méthode LATIN-PGD en non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université Paris-Saclay, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPAST023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04054932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2107,51 +2422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070128v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Matray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beckermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cremonesi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107860" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104299" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barabinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cugnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09514-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00207-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N&#233;ron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barabinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7310" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04054932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Foulatier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barabinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7310" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barabinot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cugnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070128v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Matray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104431" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beckermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cremonesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114999" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00207-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09514-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04054932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>