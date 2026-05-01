--- v0 (2026-04-08)
+++ v1 (2026-05-01)
@@ -1038,370 +1038,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chassenard (Allier): évolution de la berge et des accès à la Loire au Moyen Âge et à l’époque moderne</w:t>
+                <w:t xml:space="preserve">Aspects méthodologiques de l’approche intégrée des comblements postglaciaires : apports pour la reconstitution de la dynamique fluviale de la Loire au cours de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.83 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693824v1</w:t>
+                <w:t xml:space="preserve">halshs-01574898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects méthodologiques de l’approche intégrée des comblements postglaciaires : apports pour la reconstitution de la dynamique fluviale de la Loire au cours de l’Holocène</w:t>
+                <w:t xml:space="preserve">L’Hôpital-le-Mercier (Saône-et-Loire): évolution des chenaux de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01574898v1</w:t>
+                <w:t xml:space="preserve">halshs-01693822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Hôpital-le-Mercier (Saône-et-Loire): évolution des chenaux de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre): évolution du chenal, des ponts et des autres structures (pêcheries, moulins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.13-16</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693822v1</w:t>
+                <w:t xml:space="preserve">halshs-01693831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre): évolution du chenal, des ponts et des autres structures (pêcheries, moulins)</w:t>
+                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre), la Chapelle-Montlinard (Cher) : des ponts, des pêcheries, des moulins…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
@@ -1415,219 +1445,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.20-25</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro special Géoarchéologie fluviale, p. 20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01693831v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre), la Chapelle-Montlinard (Cher) : des ponts, des pêcheries, des moulins…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chassenard (Allier): évolution de la berge et des accès à la Loire au Moyen Âge et à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro special Géoarchéologie fluviale, p. 20-25</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01679714v1</w:t>
+                <w:t xml:space="preserve">halshs-01693824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des ponts et du lit mineur de la Loire, entre La Charité-sur-Loire et la Chapelle-Montlinard</w:t>
               </w:r>
@@ -2794,294 +2794,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05516622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pont romain sur le Doubs à Pontoux (Saône-et-Loire)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moyat</w:t>
+                <w:t xml:space="preserve">The RAPSODIE project. First results from the sites of La Peyrouse and Blis (Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hantrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Cayre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nieloud-Müller</w:t>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Silvana Editoriale. </w:t>
+              <w:t xml:space="preserve">Hiriart E.; Krausz S.; Alcantara A.; Filet C.; Golanova P.; Hantrais J.; Mathé V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l’Empire romain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, pp.297-330, 2023, NEMESIS 1, 978-2-35613-530-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/nemesis1.9782356135285.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875205v1</w:t>
+                <w:t xml:space="preserve">hal-04352950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RAPSODIE project. First results from the sites of La Peyrouse and Blis (Dordogne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hantrais</w:t>
+                <w:t xml:space="preserve">Un pont romain sur le Doubs à Pontoux (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Colin</w:t>
+                <w:t xml:space="preserve">Morgane Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nieloud-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hiriart E.; Krausz S.; Alcantara A.; Filet C.; Golanova P.; Hantrais J.; Mathé V. </w:t>
+              <w:t xml:space="preserve">Silvana Editoriale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l’Empire romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9788836654109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352950v1</w:t>
+                <w:t xml:space="preserve">hal-04875205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne (Bannay et Herry, dép. Cher)</w:t>
               </w:r>
@@ -3719,51 +3719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tant de ponts au fil du temps à la Charité-sur-Loire (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,263 +3985,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet Collectif de Recherche La Peyrouse (Saint-Félix-de-Villadeix, Dordogne), Rapport intermédiaire 2023 (3e année)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feurs (42), Le Coliseum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sarrazin-Robert--Dejeans</w:t>
+                <w:t xml:space="preserve">Marie Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+                <w:t xml:space="preserve">Rémi Carme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2023, pp.1229</w:t>
+              <w:t xml:space="preserve">Hadès archéologie; SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725259v1</w:t>
+                <w:t xml:space="preserve">halshs-04442554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feurs (42), Le Coliseum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Projet Collectif de Recherche La Peyrouse (Saint-Félix-de-Villadeix, Dordogne), Rapport intermédiaire 2023 (3e année)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sarrazin-Robert--Dejeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2023, pp.1229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Carme</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-04442554v1</w:t>
+                <w:t xml:space="preserve">hal-04725259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche paléoenvironnementale du site de La Peyrouse : la vallée du Caudeau en contrebas du site</w:t>
               </w:r>
@@ -4803,271 +4803,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01792794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des ponts et évolution de la Loire entre La Charité-sur-Loire (58) et La Chapelle-Montlinard (18)</w:t>
+                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2017, pp.79-86</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608998v1</w:t>
+                <w:t xml:space="preserve">hal-02057578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
+                <w:t xml:space="preserve">Histoire des ponts et évolution de la Loire entre La Charité-sur-Loire (58) et La Chapelle-Montlinard (18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2017, pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057578v1</w:t>
+                <w:t xml:space="preserve">hal-03608998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections et sondages fleuve Loire 2015</w:t>
               </w:r>
@@ -5169,211 +5169,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellier aux Moines de Givry, observations sur les bâtiments et leur évolution depuis le Moyen Âge</w:t>
+                <w:t xml:space="preserve">Château de Germolles, rapport de la campagne de prospections géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roche Marine</w:t>
+                <w:t xml:space="preserve">Lavergne Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Artehis. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149301v1</w:t>
+                <w:t xml:space="preserve">halshs-03149300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Germolles, rapport de la campagne de prospections géophysiques</w:t>
+                <w:t xml:space="preserve">Cellier aux Moines de Givry, observations sur les bâtiments et leur évolution depuis le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavergne Maya</w:t>
+                <w:t xml:space="preserve">Roche Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Artehis. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149300v1</w:t>
+                <w:t xml:space="preserve">halshs-03149301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du projet &amp;quot;Dynamique-Loire</w:t>
               </w:r>
@@ -5640,51 +5640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F195F33A"/>
+    <w:nsid w:val="F0C25285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5871,51 +5871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-steinmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200727915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550735v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.20399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoyau-Berry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Debrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayre Morgane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larcanch&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41820" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corbasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11650" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZSNFD4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gastaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cayre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nieloud-M&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebot R&#233;my" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viriot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foltran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Marine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavergne Maya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01525043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-steinmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200727915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550735v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.20399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoyau-Berry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Debrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayre Morgane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larcanch&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41820" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corbasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZSNFD4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gastaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cayre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nieloud-M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebot R&#233;my" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foltran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavergne Maya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Marine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01525043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>