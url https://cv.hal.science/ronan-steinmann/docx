--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1038,400 +1038,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects méthodologiques de l’approche intégrée des comblements postglaciaires : apports pour la reconstitution de la dynamique fluviale de la Loire au cours de l’Holocène</w:t>
+                <w:t xml:space="preserve">Chassenard (Allier): évolution de la berge et des accès à la Loire au Moyen Âge et à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.17-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01574898v1</w:t>
+                <w:t xml:space="preserve">halshs-01693824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Hôpital-le-Mercier (Saône-et-Loire): évolution des chenaux de la Loire</w:t>
+                <w:t xml:space="preserve">Aspects méthodologiques de l’approche intégrée des comblements postglaciaires : apports pour la reconstitution de la dynamique fluviale de la Loire au cours de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.83 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693822v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre): évolution du chenal, des ponts et des autres structures (pêcheries, moulins)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Hôpital-le-Mercier (Saône-et-Loire): évolution des chenaux de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.20-25</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693831v1</w:t>
+                <w:t xml:space="preserve">halshs-01693822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre), la Chapelle-Montlinard (Cher) : des ponts, des pêcheries, des moulins…</w:t>
+                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre): évolution du chenal, des ponts et des autres structures (pêcheries, moulins)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
@@ -1445,189 +1415,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro special Géoarchéologie fluviale, p. 20-25</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01679714v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01693831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chassenard (Allier): évolution de la berge et des accès à la Loire au Moyen Âge et à l’époque moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre), la Chapelle-Montlinard (Cher) : des ponts, des pêcheries, des moulins…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.17-19</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro special Géoarchéologie fluviale, p. 20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693824v1</w:t>
+                <w:t xml:space="preserve">halshs-01679714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des ponts et du lit mineur de la Loire, entre La Charité-sur-Loire et la Chapelle-Montlinard</w:t>
               </w:r>
@@ -2794,294 +2794,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05516622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RAPSODIE project. First results from the sites of La Peyrouse and Blis (Dordogne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hantrais</w:t>
+                <w:t xml:space="preserve">Un pont romain sur le Doubs à Pontoux (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Colin</w:t>
+                <w:t xml:space="preserve">Morgane Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nieloud-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hiriart E.; Krausz S.; Alcantara A.; Filet C.; Golanova P.; Hantrais J.; Mathé V. </w:t>
+              <w:t xml:space="preserve">Silvana Editoriale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l’Empire romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9788836654109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352950v1</w:t>
+                <w:t xml:space="preserve">hal-04875205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pont romain sur le Doubs à Pontoux (Saône-et-Loire)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moyat</w:t>
+                <w:t xml:space="preserve">The RAPSODIE project. First results from the sites of La Peyrouse and Blis (Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hantrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Cayre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nieloud-Müller</w:t>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Silvana Editoriale. </w:t>
+              <w:t xml:space="preserve">Hiriart E.; Krausz S.; Alcantara A.; Filet C.; Golanova P.; Hantrais J.; Mathé V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l’Empire romain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, pp.297-330, 2023, NEMESIS 1, 978-2-35613-530-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/nemesis1.9782356135285.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875205v1</w:t>
+                <w:t xml:space="preserve">hal-04352950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne (Bannay et Herry, dép. Cher)</w:t>
               </w:r>
@@ -3719,51 +3719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tant de ponts au fil du temps à la Charité-sur-Loire (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4161,51 +4161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sarrazin-Robert--Dejeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2023, pp.1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4803,271 +4803,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01792794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
+                <w:t xml:space="preserve">Histoire des ponts et évolution de la Loire entre La Charité-sur-Loire (58) et La Chapelle-Montlinard (18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2017, pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057578v1</w:t>
+                <w:t xml:space="preserve">hal-03608998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des ponts et évolution de la Loire entre La Charité-sur-Loire (58) et La Chapelle-Montlinard (18)</w:t>
+                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2017, pp.79-86</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608998v1</w:t>
+                <w:t xml:space="preserve">hal-02057578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections et sondages fleuve Loire 2015</w:t>
               </w:r>
@@ -5169,211 +5169,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Germolles, rapport de la campagne de prospections géophysiques</w:t>
+                <w:t xml:space="preserve">Cellier aux Moines de Givry, observations sur les bâtiments et leur évolution depuis le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavergne Maya</w:t>
+                <w:t xml:space="preserve">Roche Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Artehis. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149300v1</w:t>
+                <w:t xml:space="preserve">halshs-03149301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellier aux Moines de Givry, observations sur les bâtiments et leur évolution depuis le Moyen Âge</w:t>
+                <w:t xml:space="preserve">Château de Germolles, rapport de la campagne de prospections géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roche Marine</w:t>
+                <w:t xml:space="preserve">Lavergne Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Artehis. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149301v1</w:t>
+                <w:t xml:space="preserve">halshs-03149300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du projet &amp;quot;Dynamique-Loire</w:t>
               </w:r>
@@ -5640,51 +5640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0C25285"/>
+    <w:nsid w:val="AE63818F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5871,51 +5871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-steinmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200727915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550735v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.20399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoyau-Berry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Debrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayre Morgane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larcanch&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41820" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corbasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZSNFD4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gastaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cayre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nieloud-M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebot R&#233;my" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foltran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavergne Maya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Marine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01525043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-steinmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200727915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550735v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.20399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoyau-Berry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Debrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayre Morgane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larcanch&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41820" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corbasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11650" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZSNFD4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gastaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cayre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nieloud-M&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebot R&#233;my" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foltran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Marine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavergne Maya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01525043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>