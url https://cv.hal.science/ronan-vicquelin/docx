--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -359,248 +359,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+                <w:t xml:space="preserve">Coupling regimes of premixed laminar flames with thermal radiation absorption in fresh gases. Application to H2O-/CO2-diluted mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ben Zenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 271, pp.113830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340944v1</w:t>
+                <w:t xml:space="preserve">hal-05006064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling regimes of premixed laminar flames with thermal radiation absorption in fresh gases. Application to H2O-/CO2-diluted mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Vicquelin</w:t>
+                <w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 271, pp.113830. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (1), pp.011008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006064v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
               </w:r>
@@ -1493,252 +1493,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceleration of premixed H2-Air-Steam flames when accounting for thermal radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ben Zenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063579⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.113068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441509v1</w:t>
+                <w:t xml:space="preserve">hal-04347297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of premixed H2-Air-Steam flames when accounting for thermal radiation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Zurbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 258, pp.113068. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4063579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347297v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flame propagation mechanisms during light-round in an annular spray flame combustor: the impact of wall heat transfer and two-phase flow</w:t>
               </w:r>
@@ -5050,51 +5050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Simulation of Aeronautical Combustors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5156,377 +5156,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient thermal choking and stable shock-train formation in the heat-release region of a scramjet combustor. Part II: Large eddy simulations</w:t>
+                <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Larsson</w:t>
+                <w:t xml:space="preserve">M. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Laurence</w:t>
+                <w:t xml:space="preserve">M. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Bermejo-Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Karl</w:t>
+                <w:t xml:space="preserve">T. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.09.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.031501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4028265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344921v1</w:t>
+                <w:t xml:space="preserve">hal-01345632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incipient thermal choking and stable shock-train formation in the heat-release region of a scramjet combustor. Part II: Large eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Philip</w:t>
+                <w:t xml:space="preserve">Iván Bermejo-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boileau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Vicquelin</w:t>
+                <w:t xml:space="preserve">Julien Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+                <w:t xml:space="preserve">Sebastian Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (3), pp.031501. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (4), pp.907 - 920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4028265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345632v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of the ignition sequence of an annular multiple injector combustor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (3), pp.3159-3166. </w:t>
@@ -7237,51 +7237,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7396,3461 +7396,3392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of relight in an annular spray-flame combustor with preheated walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Töpperwien</w:t>
+                <w:t xml:space="preserve">Impact of Wall Heat Losses in Large-Eddy Simulations of Methane Oxy-Flames Stabilized on a Swirled Co-Axial Injector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illuminati Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAD-23 (The 10th international symposium on Radiative Transfer)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565586v1</w:t>
+                <w:t xml:space="preserve">hal-05569422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen/Air flame acceleration: advanced numerical modeling and criteria for detonation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Studer</w:t>
+                <w:t xml:space="preserve">Radiation Effects on Large-Eddy Simulation of Methane Oxy-Flames Stabilized on a Swirled Co-Axial Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Illuminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique Combustion Hydrogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratyoire PRISME, Orléans, Oct 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Roma, Italia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322114v1</w:t>
+                <w:t xml:space="preserve">hal-05569482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of self-sustained thermoacoustic instabilities in pure hydrogen swirling flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Hydrogen/Air flame acceleration: advanced numerical modeling and criteria for detonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kudriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAPS, ETH Zürich, ZHAV, Sep 2023, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée Thématique Combustion Hydrogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratyoire PRISME, Orléans, Oct 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564503v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and Dynamics of Pure Hydrogen Swirling Flames Using Cross-Flow Injection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Numerical analysis of relight in an annular spray-flame combustor with preheated walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Töpperwien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2023-101977⟩</w:t>
+              <w:t xml:space="preserve">RAD-23 (The 10th international symposium on Radiative Transfer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Thessaloniki, Greece. pp.5319-5328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564363v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
+                <w:t xml:space="preserve">Experimental investigation of self-sustained thermoacoustic instabilities in pure hydrogen swirling flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CORIA (UMR 6614), GFC (French Section of the Combustion Institute), Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAPS, ETH Zürich, ZHAV, Sep 2023, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564294v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mirat</w:t>
+                <w:t xml:space="preserve">Stabilization and Dynamics of Pure Hydrogen Swirling Flames Using Cross-Flow Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Boston, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-101977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2023-102876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04565584v1</w:t>
+                <w:t xml:space="preserve">hal-04564363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Low-NOx Hydrogen Flames on a Dual-Swirl Coaxial Injector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+                <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2022: Turbomachinery Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORIA (UMR 6614), GFC (French Section of the Combustion Institute), Apr 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2022-82111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04565583v1</w:t>
+                <w:t xml:space="preserve">hal-04564294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification for the LES of the H 2 Cabra flame</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Zurbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-102876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272512v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugate heat transfer analysis of a surface air-cooled oil cooler (SACOC) installed in a turbofan by-pass duct</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Errera</w:t>
+                <w:t xml:space="preserve">Stabilization of Low-NOx Hydrogen Flames on a Dual-Swirl Coaxial Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2021 FORUM Session: Advanced Thermal Management Technology Development and Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2021-3163⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2022: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rotterdam, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2022-82111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709230v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical tools to study hydrogen flame acceleration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Studer</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification for the LES of the H 2 Cabra flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Napoli (virtual), Italy. pp.466--471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168817v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension reduction and surrogate modelling for auto-igniting flame simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Lavabre</w:t>
+                <w:t xml:space="preserve">Conjugate heat transfer analysis of a surface air-cooled oil cooler (SACOC) installed in a turbofan by-pass duct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Couilleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UQ Saclay #11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA AVIATION 2021 FORUM Session: Advanced Thermal Management Technology Development and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-3163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882020v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Soot Radiative Properties, Pressure and Soot Volume Fraction on Radiative Heat Transfer in Turbulent Sooty Flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+                <w:t xml:space="preserve">Numerical tools to study hydrogen flame acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kudriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2020: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565575v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics During the Ignition of a Swirling Injector Unit and Comparison With Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimension reduction and surrogate modelling for auto-igniting flame simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2020: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UQ Saclay #11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Gif sur Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565579v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order extension of Roe’s solver for compressible multicomponent real gas flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Studer</w:t>
+                <w:t xml:space="preserve">Impact of Soot Radiative Properties, Pressure and Soot Volume Fraction on Radiative Heat Transfer in Turbulent Sooty Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Torres Monclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics APS DFD 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2020: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2020-15559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168791v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wall Temperature in Large Eddy Simulation of Light-Round in an Annular Liquid Fueled Combustor and Assessment of Wall Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics During the Ignition of a Swirling Injector Unit and Comparison With Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Töpperwien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Collin-Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2019-91396⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2020: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2020-16197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495539v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dynamic combustion modelling in Large-Eddy Simulation of light-round in an annular combustor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+                <w:t xml:space="preserve">High-order extension of Roe’s solver for compressible multicomponent real gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kudriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics APS DFD 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Chicago (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496800v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Swirl on the Stabilization of Non-Premixed Oxygen Enriched Flames Above Coaxial Injectors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Wall Temperature in Large Eddy Simulation of Light-Round in an Annular Liquid Fueled Combustor and Assessment of Wall Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Phoenix, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2019-91396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2019-91516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02495543v1</w:t>
+                <w:t xml:space="preserve">hal-02495539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of a turbulent thermal boundary layer spatially evolving on an isothermal wall from a fully turbulent adiabatic flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Couilleaux</w:t>
+                <w:t xml:space="preserve">Effects of Swirl on the Stabilization of Non-Premixed Oxygen Enriched Flames Above Coaxial Injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Degenève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2019-91516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496809v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inner swirl on flow and combustion patterns from non-premixed oxygen enriched flames above coaxial injectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mirat</w:t>
+                <w:t xml:space="preserve">Impact of dynamic combustion modelling in Large-Eddy Simulation of light-round in an annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496826v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics during the Ignition of a Swirling Injector Unit and Comparison with Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of inner swirl on flow and combustion patterns from non-premixed oxygen enriched flames above coaxial injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Degenève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497004v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of flame surface density and flame wrinkling from swirling CH4/air and CO2-diluted premixed flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Degenève</w:t>
+                <w:t xml:space="preserve">DNS of a turbulent thermal boundary layer spatially evolving on an isothermal wall from a fully turbulent adiabatic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Couilleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496821v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of detailed soot radiative properties of a laminar coflow sooting flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+                <w:t xml:space="preserve">Analysis of flame surface density and flame wrinkling from swirling CH4/air and CO2-diluted premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496786v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soot radiative properties in coupled simulation of a laminar sooting flame</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics during the Ignition of a Swirling Injector Unit and Comparison with Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Töpperwien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496792v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of flame dynamics during the ignition of a swirling injector unit and comparison with experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of detailed soot radiative properties of a laminar coflow sooting flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Torres Monclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497007v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor inside a Pressure-Housing Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K P Geigle</w:t>
+                <w:t xml:space="preserve">Impact of soot radiative properties in coupled simulation of a laminar sooting flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Torres Monclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/gt2018-76579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837873v1</w:t>
+                <w:t xml:space="preserve">hal-02496792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la mesure de température de paroi par thermographie de luminophore appliquée à la combustion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-eddy simulation of flame dynamics during the ignition of a swirling injector unit and comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Töpperwien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097664v1</w:t>
+                <w:t xml:space="preserve">hal-02497007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study Of The Wall Temperature Of A Co2 Diluted Oxy-Flame And A Methane/Air Flame In A Technically Premixed Swirler</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Mirat</w:t>
+                <w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor inside a Pressure-Housing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K P Geigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRF 2018 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lillestrom, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2018-76579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837875v1</w:t>
+                <w:t xml:space="preserve">hal-01837873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of wall temperature and heat flux distributions in a swirled combustor powered by a methane air and a CO2-diluted oxyflame</w:t>
+                <w:t xml:space="preserve">Optimisation de la mesure de température de paroi par thermographie de luminophore appliquée à la combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on oxy-fuel combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781013v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Monte-Carlo simulation of a Turbulent Sooting Diffusion Jet Flame</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">An Experimental Study Of The Wall Temperature Of A Co2 Diluted Oxy-Flame And A Methane/Air Flame In A Technically Premixed Swirler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Degenève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Seminar 110 - Computational Thermal Radiation in Participating Media VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">IFRF 2018 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781011v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de luminophores pour la mesure de transferts thermiques</w:t>
+                <w:t xml:space="preserve">Analysis of wall temperature and heat flux distributions in a swirled combustor powered by a methane air and a CO2-diluted oxyflame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jourdaine</w:t>
@@ -10885,222 +10816,218 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on oxy-fuel combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097650v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Of Monte Carlo Methods Efficiency To Solve Radiative Energy Transfer In High Fidelity Unsteady 3D Simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled Monte-Carlo simulation of a Turbulent Sooting Diffusion Jet Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chai Koren</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar 110 - Computational Thermal Radiation in Participating Media VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781014v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Diverging Cup on Swirl Number, Flow Pattern and Topology of Premixed Flames</w:t>
+                <w:t xml:space="preserve">Utilisation de luminophores pour la mesure de transferts thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jourdaine</w:t>
@@ -11135,4251 +11062,4501 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo expo 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825590v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie à très haute cadence de flammes turbulentes swirlées au moyen du dioxyde d'étain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théa Lancien</w:t>
+                <w:t xml:space="preserve">Comparison Of Monte Carlo Methods Efficiency To Solve Radiative Energy Transfer In High Fidelity Unsteady 3D Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Palluotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Eurotherm Seminar 110 - Computational Thermal Radiation in Participating Media VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098273v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of light-round in an annular combustor with liquid spray injection and comparison with experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Candel</w:t>
+                <w:t xml:space="preserve">Effects of a Diverging Cup on Swirl Number, Flow Pattern and Topology of Premixed Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Degenève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo expo 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lillestrom, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2018-76152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781004v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of light-round in an annular combustor operating under perfectly premixed conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philip</w:t>
+                <w:t xml:space="preserve">Tomographie à très haute cadence de flammes turbulentes swirlées au moyen du dioxyde d'étain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780987v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Large Eddy Simulation of CO2 dilution in premixed swirling oxy-flames and assessment of radiation effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorella Palluotto</w:t>
+                <w:t xml:space="preserve">Large-eddy simulation of light-round in an annular combustor with liquid spray injection and comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780985v1</w:t>
+                <w:t xml:space="preserve">hal-01781004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of light-round in an annular combustor equipped with n-heptane spray injectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Candel</w:t>
+                <w:t xml:space="preserve">Turbulence-Radiation Interactions in a Spatially Developing Heated Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. Armengol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Gonçalves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">24th ABCM International Congress of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780984v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence-Radiation Interactions in a Spatially Developing Heated Jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan M. Armengol</w:t>
+                <w:t xml:space="preserve">Large-eddy simulation of light-round in an annular combustor equipped with n-heptane spray injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ABCM International Congress of Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781008v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Monte Carlo Methods Efficiency to Solve Radiative Energy Transfer in High Fidelity Unsteady 3D Simulations</w:t>
+                <w:t xml:space="preserve">Towards Large Eddy Simulation of CO2 dilution in premixed swirling oxy-flames and assessment of radiation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Palluotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2017-64179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01781006v1</w:t>
+                <w:t xml:space="preserve">hal-01780985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Fidelity Multiphysics Simulation of a Confined Premixed Swirling Flame Combining Large-Eddy Simulation, Wall Heat Conduction and Radiative Energy Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chai Koren</w:t>
+                <w:t xml:space="preserve">Modeling of light-round in an annular combustor operating under perfectly premixed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781003v1</w:t>
+                <w:t xml:space="preserve">hal-01780987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Acceleration Method for Numerical Studies of Conjugate Heat Transfer With a Self-Adaptive Coupling Time Step Method: Application to a Wall-Impinging Flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Monte Carlo Methods Efficiency to Solve Radiative Energy Transfer in High Fidelity Unsteady 3D Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Palluotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chai Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2017-64224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01780999v1</w:t>
+                <w:t xml:space="preserve">hal-01781006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Radiation Modeling in Large Eddy Simulation of a Turbulent Sooting Diffusion Ethylene-Air Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+                <w:t xml:space="preserve">High-Fidelity Multiphysics Simulation of a Confined Premixed Swirling Flame Combining Large-Eddy Simulation, Wall Heat Conduction and Radiative Energy Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780983v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs « frontières » dans le domaine de combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+                <w:t xml:space="preserve">An Acceleration Method for Numerical Studies of Conjugate Heat Transfer With a Self-Adaptive Coupling Time Step Method: Application to a Wall-Impinging Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908897v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification of injected droplet size in mono-dispersed Eulerian simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Radiation Modeling in Large Eddy Simulation of a Turbulent Sooting Diffusion Ethylene-Air Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780997v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling propagation of detailed chemical mechanism with tabulated chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+                <w:t xml:space="preserve">Calculs « frontières » dans le domaine de combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion : Incertitudes dans les écoulements réactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Chatenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780982v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic determination of the coupling period in unsteady conjugate heat transfer. Application to large eddy simulation of flame-wall interaction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uncertainty quantification of injected droplet size in mono-dispersed Eulerian simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780980v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different approaches to determine the effect of uncertainties in detailed chemistry on auto-ignition delay for air-hydrogen mixtures</w:t>
+                <w:t xml:space="preserve">Modeling propagation of detailed chemical mechanism with tabulated chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion : Incertitudes dans les écoulements réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780996v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed analysis of light-round in an annular multiple-injector combustor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philip</w:t>
+                <w:t xml:space="preserve">Automatic determination of the coupling period in unsteady conjugate heat transfer. Application to large eddy simulation of flame-wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Candel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780979v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of uncertainties in detailed chemistry on combustion model parameters</w:t>
+                <w:t xml:space="preserve">Comparison of different approaches to determine the effect of uncertainties in detailed chemistry on auto-ignition delay for air-hydrogen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780977v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of radiation on enthalpy fluctuations and turbulent heat flux in turbulent boundary layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed analysis of light-round in an annular multiple-injector combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Taine</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iTi Conference on Turbulence VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy</w:t>
+              <w:t xml:space="preserve">15th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780995v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philip</w:t>
+                <w:t xml:space="preserve">Effect of uncertainties in detailed chemistry on combustion model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780994v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
+                <w:t xml:space="preserve">Effect of radiation on enthalpy fluctuations and turbulent heat flux in turbulent boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">iTi Conference on Turbulence VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780975v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wall model for LES accounting for radiation effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2014-27080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780968v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiation in turbulent boundary layers: Analysis of the mean temperature profile</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780973v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall-modeled les with a new wall model accounting for radiation effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wall model for LES accounting for radiation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer, RAD-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780992v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of radiation in turbulent boundary layers: Analysis of the mean temperature profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM, 14th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780970v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-dual-mode behavior in the combustor of the HyShot scramjet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Larsson</w:t>
+                <w:t xml:space="preserve">Wall-modeled les with a new wall model accounting for radiation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stuart Laurence</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer, RAD-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780972v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of a turbulent channel flow coupled to radiative transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yufang Zhang</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congresses on Theoritical and Applied Mechanics (ICTAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">SIAM, 14th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780990v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including compressibility effect in combustion modeling for LES of supersonic combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-dual-mode behavior in the combustor of the HyShot scramjet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Bermejo-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Laurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Baltimore, Maryland, United States</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780965v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a chemical kinetics tabulation method for the prediction of Diesel engine pollutants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">Direct numerical simulation of a turbulent channel flow coupled to radiative transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Colloquium on the Dynamics of Explosion and Reactive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Irvine, United States</w:t>
+              <w:t xml:space="preserve">International Congresses on Theoritical and Applied Mechanics (ICTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780989v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of supersonic combustion in a realistic scramjet combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Including compressibility effect in combustion modeling for LES of supersonic combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bodart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780961v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Filtered Tabulated Chemistry Model for Large Eddy Simulation of Reactive Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a chemical kinetics tabulation method for the prediction of Diesel engine pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Tudorache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Colloquium on the Dynamics of Explosion and Reactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Irvine, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2010-205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00473221v1</w:t>
+                <w:t xml:space="preserve">hal-01780989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method To Accelerate LES Explicit Solvers Using Local Time-Stepping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+                <w:t xml:space="preserve">LES of supersonic combustion in a realistic scramjet combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Bermejo-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bodart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">64th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Baltimore, Maryland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2010-123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00472692v1</w:t>
+                <w:t xml:space="preserve">hal-01780961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Turbulent Combustion Model for Jet Flames Issuing in a Vitiated Coflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Filtered Tabulated Chemistry Model for Large Eddy Simulation of Reactive Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Colloquium on the Dynamics of Explosion and Reactive Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Orlando, United States. pp.AIAA-2010-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780988v1</w:t>
+                <w:t xml:space="preserve">hal-00473221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of DNS/LES explicit solvers for combustor simulations using local time-stepping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">A Method To Accelerate LES Explicit Solvers Using Local Time-Stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Orlando, United States. pp.AIAA-2010-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780959v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of a Methane-Air Turbulent Jet Flame in a Vitiated Co-Flow</w:t>
+                <w:t xml:space="preserve">A Turbulent Combustion Model for Jet Flames Issuing in a Vitiated Coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM, 11th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Monterey, United States</w:t>
+              <w:t xml:space="preserve">23rd International Colloquium on the Dynamics of Explosion and Reactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780952v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Mild Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Vicquelin</w:t>
+                <w:t xml:space="preserve">Optimization of DNS/LES explicit solvers for combustor simulations using local time-stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poitiers, France</w:t>
+              <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259200v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large Eddy Simulation of a Methane-Air Turbulent Jet Flame in a Vitiated Co-Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM, 11th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Monterey, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Mild Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21th ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large Eddy Simulation of Mild Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES COST ACTION Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on Stabilisation of High-Pressure CO2-diluted Swirled CH4-Oxyflames in a Coaxial Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15388,119 +15565,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bonnety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées François Lacas 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Oxygen Content on Wall-Temperature Phosphor Thermometry for Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15559,392 +15736,474 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting (ECM) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edimburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of detailed soot radiative properties on a laminar coflow sooting flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Torres Monclard</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulations of Methane Oxy-Flames Stabilized on a Swirled Co-Axial Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illuminati Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496781v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics during Ignition of a Swirling Injector Unit and Comparison with Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of detailed soot radiative properties on a laminar coflow sooting flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Torres Monclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496953v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics during Ignition of a Swirling Injector Unit and Comparison with Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Töpperwien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Prieur [ ][ ]</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physical study of radiation effects in a strongly heated turbulent jet using direct numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. Armengol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goncalves dos Santos, Rogerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15954,51 +16213,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flame propagation mechanisms during light-round in an annular spray flame combustor: the impact of wall heat transfer and two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Töpperwien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16020,166 +16279,166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical study of the non-equilibrium development of a turbulent thermal boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Couilleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16247,51 +16506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5232837"/>
+    <w:nsid w:val="C964204F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16478,51 +16737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-vicquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2055-5244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145751171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7563-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ben Zenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113830" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Guivarch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnety" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105845" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.10.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03699639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055711" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04441509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zurbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063579" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl T&#246;pperwien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couilleaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Armengol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMBUSTFLAME.2021.111642" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111416" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degen&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.279" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Torres Monclard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120915" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049297" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lancien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prieur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045341" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Armengol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120297" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prieur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Palluotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Armengol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.05.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041518" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037827" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.12.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Koren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9895-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degeneve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Larsson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Laurence" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.09.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.368" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495761v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780947v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062184v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565586v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.234" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102876" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565583v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82111" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272512v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavabre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gelain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couilleaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Errera" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3163" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882020v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-15559" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16197" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91396" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496800v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91516" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496809v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496821v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496792v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodrigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Geigle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76579" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097664v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781013v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781011v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825590v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76152" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098273v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781004v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780985v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780984v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Armengol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781003v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64844" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64224" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780983v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780997v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780980v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780996v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780977v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780973v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780992v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780961v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780988v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780952v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259200v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigues" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259206v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062170v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496781v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prieur [ ][ ]" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496840v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves dos Santos, Rogerio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187461v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couilleaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-vicquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2055-5244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145751171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7563-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ben Zenou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113830" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Guivarch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnety" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105845" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.10.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03699639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055711" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04441509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zurbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl T&#246;pperwien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couilleaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Armengol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMBUSTFLAME.2021.111642" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111416" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degen&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.279" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Torres Monclard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120915" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049297" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lancien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prieur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045341" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Armengol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120297" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prieur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Palluotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Armengol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.05.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041518" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037827" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.12.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Koren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9895-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degeneve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Larsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Laurence" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.09.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.368" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495761v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780947v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062184v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illuminati Paolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Illuminati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565586v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.234" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565584v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102876" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82111" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavabre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gelain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couilleaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Errera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3163" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-15559" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16197" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495543v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91516" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496826v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496809v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496786v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496792v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodrigues" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Geigle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76579" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097664v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781013v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097650v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825590v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76152" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098273v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Armengol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780984v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780985v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780987v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781006v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64179" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781003v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64844" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780999v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64224" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780980v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780996v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780968v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780972v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780961v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780952v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigues" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259206v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556220v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062170v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569374v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496953v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prieur [ ][ ]" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves dos Santos, Rogerio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513542v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couilleaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>