--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -714,291 +714,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full-spectrum fitting method applied to YAG:Dy : Impact of oxygen content and laser fluence on wall-temperature phosphor thermometry for combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bonnety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.105893. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 41, pp.105845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340842v1</w:t>
+                <w:t xml:space="preserve">hal-05469686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-spectrum fitting method applied to YAG:Dy : Impact of oxygen content and laser fluence on wall-temperature phosphor thermometry for combustion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41, pp.105845. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.105893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469686v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Thermo-Acoustic Instabilities Induced by Hydrogen Swirling Flames</w:t>
               </w:r>
@@ -1376,369 +1376,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Low-NOx Hydrogen Flames on a Dual-Swirl Coaxial Injector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+                <w:t xml:space="preserve">Acceleration of premixed H2-Air-Steam flames when accounting for thermal radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ben Zenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (2), </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.113068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4055711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699639v1</w:t>
+                <w:t xml:space="preserve">hal-04347297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of premixed H2-Air-Steam flames when accounting for thermal radiation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Zurbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347297v1</w:t>
+                <w:t xml:space="preserve">hal-04441509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
+                <w:t xml:space="preserve">Stabilization of Low-NOx Hydrogen Flames on a Dual-Swirl Coaxial Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 146 (3), </w:t>
+              <w:t xml:space="preserve">, 2023, 145 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4063579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4055711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441509v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flame propagation mechanisms during light-round in an annular spray flame combustor: the impact of wall heat transfer and two-phase flow</w:t>
               </w:r>
@@ -1939,261 +1939,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order numerical scheme for compressible multi-component real gas flows using an extension of the Roe approximate Riemann solver and specific Monotonicity-Preserving constraints</w:t>
+                <w:t xml:space="preserve">Bayesian calibration of a methane-air global scheme and uncertainty propagation to flame-vortex interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lecointre</w:t>
+                <w:t xml:space="preserve">Jan M Armengol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110821⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 234, pp.111642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.COMBUSTFLAME.2021.111642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451235v1</w:t>
+                <w:t xml:space="preserve">hal-03318385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian calibration of a methane-air global scheme and uncertainty propagation to flame-vortex interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order numerical scheme for compressible multi-component real gas flows using an extension of the Roe approximate Riemann solver and specific Monotonicity-Preserving constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kudriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan M Armengol</w:t>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 234, pp.111642. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.COMBUSTFLAME.2021.111642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318385v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dynamic modelling of the flame subgrid scale wrinkling in large-Eddy simulation of light-round in an annular combustor</w:t>
               </w:r>
@@ -5290,295 +5290,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient thermal choking and stable shock-train formation in the heat-release region of a scramjet combustor. Part II: Large eddy simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Karl</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of the ignition sequence of an annular multiple injector combustor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.09.017⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.3159-3166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344921v1</w:t>
+                <w:t xml:space="preserve">hal-01345629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of the ignition sequence of an annular multiple injector combustor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Schmitt</w:t>
+                <w:t xml:space="preserve">Incipient thermal choking and stable shock-train formation in the heat-release region of a scramjet combustor. Part II: Large eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Bermejo-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (3), pp.3159-3166. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (4), pp.907 - 920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345629v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of radiation in turbulent channel flow: analysis of coupled direct numerical simulations</w:t>
               </w:r>
@@ -7277,90 +7277,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Oxygen Content on Wall-Temperature Phosphor Thermometry for Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Guivarch</w:t>
+                <w:t xml:space="preserve">Jérôme Bonnety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7579,103 +7579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen/Air flame acceleration: advanced numerical modeling and criteria for detonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique Combustion Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratyoire PRISME, Orléans, Oct 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7694,628 +7694,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of relight in an annular spray-flame combustor with preheated walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Töpperwien</w:t>
+                <w:t xml:space="preserve">Experimental investigation of self-sustained thermoacoustic instabilities in pure hydrogen swirling flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAD-23 (The 10th international symposium on Radiative Transfer)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAPS, ETH Zürich, ZHAV, Sep 2023, Zürich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565586v1</w:t>
+                <w:t xml:space="preserve">hal-04564503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of self-sustained thermoacoustic instabilities in pure hydrogen swirling flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Numerical analysis of relight in an annular spray-flame combustor with preheated walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Töpperwien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAD-23 (The 10th international symposium on Radiative Transfer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Thessaloniki, Greece. pp.5319-5328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564503v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and Dynamics of Pure Hydrogen Swirling Flames Using Cross-Flow Injection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Zurbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Boston, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2023-101977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-102876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564363v1</w:t>
+                <w:t xml:space="preserve">hal-04565584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
+                <w:t xml:space="preserve">Stabilization and Dynamics of Pure Hydrogen Swirling Flames Using Cross-Flow Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-101977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564294v1</w:t>
+                <w:t xml:space="preserve">hal-04564363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Zurbach</w:t>
+                <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORIA (UMR 6614), GFC (French Section of the Combustion Institute), Apr 2023, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565584v1</w:t>
+                <w:t xml:space="preserve">hal-04564294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Low-NOx Hydrogen Flames on a Dual-Swirl Coaxial Injector</w:t>
               </w:r>
@@ -8643,103 +8643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tools to study hydrogen flame acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9097,103 +9097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order extension of Roe’s solver for compressible multicomponent real gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kudriakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics APS DFD 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Chicago (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9476,351 +9476,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dynamic combustion modelling in Large-Eddy Simulation of light-round in an annular combustor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+                <w:t xml:space="preserve">Effects of inner swirl on flow and combustion patterns from non-premixed oxygen enriched flames above coaxial injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Degenève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496800v1</w:t>
+                <w:t xml:space="preserve">hal-02496826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inner swirl on flow and combustion patterns from non-premixed oxygen enriched flames above coaxial injectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mirat</w:t>
+                <w:t xml:space="preserve">DNS of a turbulent thermal boundary layer spatially evolving on an isothermal wall from a fully turbulent adiabatic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Couilleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496826v1</w:t>
+                <w:t xml:space="preserve">hal-02496809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of a turbulent thermal boundary layer spatially evolving on an isothermal wall from a fully turbulent adiabatic flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Couilleaux</w:t>
+                <w:t xml:space="preserve">Impact of dynamic combustion modelling in Large-Eddy Simulation of light-round in an annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496809v1</w:t>
+                <w:t xml:space="preserve">hal-02496800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flame surface density and flame wrinkling from swirling CH4/air and CO2-diluted premixed flames</w:t>
               </w:r>
@@ -10046,217 +10046,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of detailed soot radiative properties of a laminar coflow sooting flame</w:t>
+                <w:t xml:space="preserve">Impact of soot radiative properties in coupled simulation of a laminar sooting flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Torres Monclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496786v1</w:t>
+                <w:t xml:space="preserve">hal-02496792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soot radiative properties in coupled simulation of a laminar sooting flame</w:t>
+                <w:t xml:space="preserve">Numerical modelling of detailed soot radiative properties of a laminar coflow sooting flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Torres Monclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496792v1</w:t>
+                <w:t xml:space="preserve">hal-02496786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of flame dynamics during the ignition of a swirling injector unit and comparison with experiments</w:t>
               </w:r>
@@ -11855,394 +11855,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Large Eddy Simulation of CO2 dilution in premixed swirling oxy-flames and assessment of radiation effects</w:t>
+                <w:t xml:space="preserve">Comparison of Monte Carlo Methods Efficiency to Solve Radiative Energy Transfer in High Fidelity Unsteady 3D Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Palluotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai Koren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780985v1</w:t>
+                <w:t xml:space="preserve">hal-01781006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of light-round in an annular combustor operating under perfectly premixed conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philip</w:t>
+                <w:t xml:space="preserve">Towards Large Eddy Simulation of CO2 dilution in premixed swirling oxy-flames and assessment of radiation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Palluotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780987v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Monte Carlo Methods Efficiency to Solve Radiative Energy Transfer in High Fidelity Unsteady 3D Simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chai Koren</w:t>
+                <w:t xml:space="preserve">Modeling of light-round in an annular combustor operating under perfectly premixed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781006v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Fidelity Multiphysics Simulation of a Confined Premixed Swirling Flame Combining Large-Eddy Simulation, Wall Heat Conduction and Radiative Energy Transfer</w:t>
               </w:r>
@@ -12570,51 +12570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculs « frontières » dans le domaine de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13075,90 +13075,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of light-round in an annular multiple-injector combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13399,77 +13399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13533,77 +13533,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13976,273 +13976,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+                <w:t xml:space="preserve">Quasi-dual-mode behavior in the combustor of the HyShot scramjet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Bermejo-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM, 14th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780970v1</w:t>
+                <w:t xml:space="preserve">hal-01780972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-dual-mode behavior in the combustor of the HyShot scramjet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Larsson</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">SIAM, 14th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780972v1</w:t>
+                <w:t xml:space="preserve">hal-01780970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of a turbulent channel flow coupled to radiative transfer</w:t>
               </w:r>
@@ -14349,64 +14349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including compressibility effect in combustion modeling for LES of supersonic combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bodart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14556,90 +14556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES of supersonic combustion in a realistic scramjet combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Bermejo-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bodart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15526,64 +15526,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on Stabilisation of High-Pressure CO2-diluted Swirled CH4-Oxyflames in a Coaxial Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bonnety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15647,90 +15647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Oxygen Content on Wall-Temperature Phosphor Thermometry for Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Guivarch</w:t>
+                <w:t xml:space="preserve">Jérôme Bonnety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16506,51 +16506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C964204F"/>
+    <w:nsid w:val="D4B36E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16737,51 +16737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-vicquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2055-5244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145751171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7563-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ben Zenou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113830" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Guivarch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnety" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105845" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.10.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03699639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055711" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04441509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zurbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl T&#246;pperwien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couilleaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Armengol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMBUSTFLAME.2021.111642" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111416" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degen&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.279" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Torres Monclard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120915" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049297" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lancien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prieur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045341" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Armengol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120297" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prieur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Palluotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Armengol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.05.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041518" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037827" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.12.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Koren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9895-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degeneve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Larsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Laurence" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.09.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.368" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495761v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780947v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062184v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illuminati Paolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Illuminati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565586v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.234" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565584v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102876" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82111" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavabre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gelain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couilleaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Errera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3163" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-15559" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16197" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495543v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91516" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496826v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496809v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496786v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496792v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodrigues" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Geigle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76579" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097664v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781013v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097650v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825590v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76152" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098273v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Armengol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780984v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780985v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780987v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781006v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64179" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781003v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64844" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780999v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64224" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780980v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780996v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780968v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780972v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780961v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780952v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigues" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259206v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556220v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062170v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569374v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496953v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prieur [ ][ ]" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves dos Santos, Rogerio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513542v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couilleaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-vicquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2055-5244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145751171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7563-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ben Zenou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113830" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Guivarch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnety" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105845" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.10.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04441509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zurbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063579" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03699639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl T&#246;pperwien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couilleaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Armengol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMBUSTFLAME.2021.111642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111416" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degen&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.279" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Torres Monclard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120915" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049297" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lancien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prieur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045341" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Armengol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120297" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prieur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Palluotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Armengol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.05.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041518" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037827" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.12.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Koren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9895-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degeneve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344921v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Larsson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Laurence" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.09.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.368" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495761v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780947v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062184v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illuminati Paolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Illuminati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.234" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102876" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82111" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavabre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gelain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couilleaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Errera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3163" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-15559" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16197" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495543v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91516" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496826v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496800v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496792v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496786v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodrigues" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Geigle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76579" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097664v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781013v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097650v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825590v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76152" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098273v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Armengol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780984v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64179" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780985v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781003v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64844" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780999v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64224" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780980v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780996v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780968v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780961v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780952v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigues" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259206v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556220v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062170v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569374v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496953v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prieur [ ][ ]" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves dos Santos, Rogerio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513542v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couilleaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>