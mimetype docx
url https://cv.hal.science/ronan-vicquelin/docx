--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,16451 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16399 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronan Vicquelin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ronan-vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2055-5244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145751171</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=WJrHikwAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-7563-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-round ignition dynamics of a hydrogen-fueled annular combustor: Parametric effects and reduced-order modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 285, pp.114725. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.105893. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-spectrum fitting method applied to YAG:Dy : Impact of oxygen content and laser fluence on wall-temperature phosphor thermometry for combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonnety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.105845. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2025.105845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148 (1), pp.011008. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling regimes of premixed laminar flames with thermal radiation absorption in fresh gases. Application to H2O-/CO2-diluted mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ben Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 271, pp.113830. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Kruljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.113945. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NOx scaling laws in swirled partially premixed hydrogen flames on a coaxial injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Thermo-Acoustic Instabilities Induced by Hydrogen Swirling Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4066242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-assisted combustion of hydrogen swirling flames: Extension of lean blowout limit and NO$_x$ emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105546. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Low-NOx Hydrogen Flames on a Dual-Swirl Coaxial Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (2), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4055711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of premixed H2-Air-Steam flames when accounting for thermal radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ben Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.113068. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zurbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4063579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flame propagation mechanisms during light-round in an annular spray flame combustor: the impact of wall heat transfer and two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Töpperwien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.112105. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical study of the non-equilibrium development of a turbulent thermal boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couilleaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.1104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian calibration of a methane-air global scheme and uncertainty propagation to flame-vortex interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M Armengol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 234, pp.111642. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.COMBUSTFLAME.2021.111642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order numerical scheme for compressible multi-component real gas flows using an extension of the Roe approximate Riemann solver and specific Monotonicity-Preserving constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dynamic modelling of the flame subgrid scale wrinkling in large-Eddy simulation of light-round in an annular combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.111416. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of co- and counter-swirl on flow recirculation and liftoff of non-premixed oxy-flames above coaxial injectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.5501-5508. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of transient PVC dynamics in a strongly swirled spray flame using high speed planar laser imaging of SnO 2 microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.305 - 319. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quasi-Monte Carlo method to compute scattering effects in radiative heat transfer: Application to a sooted jet flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Torres Monclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.120915. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.120915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics During the Ignition of a Swirling Injector Unit and Comparison With Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Töpperwien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Collin-Bastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (2), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4049297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of turbulence-radiation interactions in a heated jet using direct numerical simulation coupled to a non-gray Monte-Carlo solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Armengol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Coussement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.120297 -. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wall Temperature in Large Eddy Simulation of Light-Round in an Annular Liquid Fueled Combustor and Assessment of Wall Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4045341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of heated plane jets with moderate radiative heat transfer in coupled DNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Armengol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Coussement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.456-474. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of radiative transfer in a turbulent sooting jet flame using a Monte Carlo method coupled to large eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Franzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.187-203. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Diverging Cup on Swirl Number, Flow Pattern, and Topology of Premixed Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.031022. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4041518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor Effects of Pressure-Housing Environment and Semi-Transparent Viewing Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Peter Geigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.031011. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4041242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wall temperature and heat flux distributions in a swirled combustor powered by a methane-air and a CO2-diluted oxyflame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.1540-1547. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2018.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading point behavior during the ignition of an annular combustor with liquid n-heptane injectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.5021 - 5029. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of swirl on the stabilization of non-premixed oxygen-enriched flames above coaxial injectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (12), pp.121018. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4045024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of randomized Quasi-Monte Carlo method efficiency in radiative heat transfer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorella Palluotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.106570 -. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations for the length of coaxial oxy-flames with and without swirl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Degeneve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Labegorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of Light-Round in an Annular Combustor With Liquid Spray Injection and Comparison With Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (2), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4037827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling an LES approach and a soot sectional model for the study of sooting turbulent non-premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Franzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.477-499. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical indicators for assessing the magnitudes of wall radiative flux and of coupling effects between radiation and other heat transfer modes on the temperature law-of-the wall in turbulent gaseous boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.76 - 85. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics Simulation Combining Large-Eddy Simulation, Wall Heat Conduction and Radiative Energy Transfer to Predict Wall Temperature Induced by a Confined Premixed Swirling Flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (1), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-018-9895-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive coupling frequency for unsteady coupled conjugate heat transfer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118, pp.340 - 354. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady dynamics of PAH and soot particles in laminar counterflow diffusion flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Franzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.927 - 934. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling bulk Reynolds number and bulk temperature in channel flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Simulation of Aeronautical Combustors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient thermal choking and stable shock-train formation in the heat-release region of a scramjet combustor. Part II: Large eddy simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Bermejo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (4), pp.907 - 920. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (3), pp.031501. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4028265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of the ignition sequence of an annular multiple injector combustor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.3159-3166. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of radiation in turbulent channel flow: analysis of coupled direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Taine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wall model for LES accounting for radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Taine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.712-723. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.08.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical study of radiation effects on the boundary layer structure in a turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Taine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.654-666. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling chemical flame structure and combustion dynamics in LES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auzillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.1331-1338. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling tabulated chemistry with compressible CFD solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.1481-1488. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filtered tabulated chemistry model for LES of premixed combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auzillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (3), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling tabulated chemistry with Large Eddy Simulation of turbulent reactive flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 337 (6-7), pp.329 - 339. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and modelling of turbulent reactive flows and heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reactive fluid environment. Université de Rouen Normandie, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabulated chemistry for turbulent combustion modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Ecole Centrale Paris, 2010. English. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ECAP0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00495761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-modeled large-eddy simulations of the HIFiRE-2 scramjet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bermejo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Turbulence Research, Annual Research Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the operability limit of the HyShot II scramjet using LES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bermejo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Turbulence Research, Annual Research Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-modeled large eddy simulation of shock/turbulent boundary-layer interaction in a duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bermejo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Turbulence Research, Annual Research Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulations of the HyShot II scramjet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bermejo-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Turbulence Research, Annual Research Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling tabulated chemistry with large-eddy simulation of turbulent reactive flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Turbulence Research, Proceedings of the Summer Program 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Large-Eddy Simulation of Methane Oxy-Flames Stabilized on a Swirled Co-Axial Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Illuminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Roma, Italia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxygen Content on Wall-Temperature Phosphor Thermometry for Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonnety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wall Heat Losses in Large-Eddy Simulations of Methane Oxy-Flames Stabilized on a Swirled Co-Axial Injector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminati Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of relight in an annular spray-flame combustor with preheated walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Töpperwien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAD-23 (The 10th international symposium on Radiative Transfer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Thessaloniki, Greece. pp.5319-5328, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen/Air flame acceleration: advanced numerical modeling and criteria for detonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Combustion Hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratyoire PRISME, Orléans, Oct 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of self-sustained thermoacoustic instabilities in pure hydrogen swirling flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAPS, ETH Zürich, ZHAV, Sep 2023, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Zurbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2023-102876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Dynamics of Pure Hydrogen Swirling Flames Using Cross-Flow Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2023-101977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORIA (UMR 6614), GFC (French Section of the Combustion Institute), Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Low-NOx Hydrogen Flames on a Dual-Swirl Coaxial Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2022: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rotterdam, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2022-82111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical tools to study hydrogen flame acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification for the LES of the H 2 Cabra flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Napoli (virtual), Italy. pp.466--471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate heat transfer analysis of a surface air-cooled oil cooler (SACOC) installed in a turbofan by-pass duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Couilleaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2021 FORUM Session: Advanced Thermal Management Technology Development and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-3163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order extension of Roe’s solver for compressible multicomponent real gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kudriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics APS DFD 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chicago (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension reduction and surrogate modelling for auto-igniting flame simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQ Saclay #11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Soot Radiative Properties, Pressure and Soot Volume Fraction on Radiative Heat Transfer in Turbulent Sooty Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Torres Monclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2020: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2020-15559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics During the Ignition of a Swirling Injector Unit and Comparison With Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Töpperwien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Collin-Bastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2020: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2020-16197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wall Temperature in Large Eddy Simulation of Light-Round in an Annular Liquid Fueled Combustor and Assessment of Wall Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2019-91396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dynamic combustion modelling in Large-Eddy Simulation of light-round in an annular combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Swirl on the Stabilization of Non-Premixed Oxygen Enriched Flames Above Coaxial Injectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2019-91516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inner swirl on flow and combustion patterns from non-premixed oxygen enriched flames above coaxial injectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of a turbulent thermal boundary layer spatially evolving on an isothermal wall from a fully turbulent adiabatic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Couilleaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics during the Ignition of a Swirling Injector Unit and Comparison with Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Töpperwien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flame surface density and flame wrinkling from swirling CH4/air and CO2-diluted premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of detailed soot radiative properties of a laminar coflow sooting flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Torres Monclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soot radiative properties in coupled simulation of a laminar sooting flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Torres Monclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation of flame dynamics during the ignition of a swirling injector unit and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Töpperwien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor inside a Pressure-Housing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K P Geigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lillestrom, Norway. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/gt2018-76579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la mesure de température de paroi par thermographie de luminophore appliquée à la combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study Of The Wall Temperature Of A Co2 Diluted Oxy-Flame And A Methane/Air Flame In A Technically Premixed Swirler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRF 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Monte-Carlo simulation of a Turbulent Sooting Diffusion Jet Flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Franzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm Seminar 110 - Computational Thermal Radiation in Participating Media VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wall temperature and heat flux distributions in a swirled combustor powered by a methane air and a CO2-diluted oxyflame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on oxy-fuel combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de luminophores pour la mesure de transferts thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Of Monte Carlo Methods Efficiency To Solve Radiative Energy Transfer In High Fidelity Unsteady 3D Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorella Palluotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm Seminar 110 - Computational Thermal Radiation in Participating Media VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Diverging Cup on Swirl Number, Flow Pattern and Topology of Premixed Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Degenève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo expo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lillestrom, Norway. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/gt2018-76152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie à très haute cadence de flammes turbulentes swirlées au moyen du dioxyde d'étain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation of light-round in an annular combustor with liquid spray injection and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Large Eddy Simulation of CO2 dilution in premixed swirling oxy-flames and assessment of radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorella Palluotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of light-round in an annular combustor operating under perfectly premixed conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-Radiation Interactions in a Spatially Developing Heated Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Armengol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Coussement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Gonçalves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ABCM International Congress of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation of light-round in an annular combustor equipped with n-heptane spray injectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Monte Carlo Methods Efficiency to Solve Radiative Energy Transfer in High Fidelity Unsteady 3D Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorella Palluotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2017-64179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Fidelity Multiphysics Simulation of a Confined Premixed Swirling Flame Combining Large-Eddy Simulation, Wall Heat Conduction and Radiative Energy Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2017-64844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Acceleration Method for Numerical Studies of Conjugate Heat Transfer With a Self-Adaptive Coupling Time Step Method: Application to a Wall-Impinging Flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2017-64224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Radiation Modeling in Large Eddy Simulation of a Turbulent Sooting Diffusion Ethylene-Air Flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Franzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs « frontières » dans le domaine de combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ducruix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of injected droplet size in mono-dispersed Eulerian simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien M. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling propagation of detailed chemical mechanism with tabulated chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du Groupement Français de Combustion : Incertitudes dans les écoulements réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of uncertainties in detailed chemistry on combustion model parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of the coupling period in unsteady conjugate heat transfer. Application to large eddy simulation of flame-wall interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different approaches to determine the effect of uncertainties in detailed chemistry on auto-ignition delay for air-hydrogen mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of light-round in an annular multiple-injector combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of radiation on enthalpy fluctuations and turbulent heat flux in turbulent boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Taine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTi Conference on Turbulence VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/gt2014-27080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-modeled les with a new wall model accounting for radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Taine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Radiative Transfer, RAD-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM, 14th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-dual-mode behavior in the combustor of the HyShot scramjet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Bermejo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Laurence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wall model for LES accounting for radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Taine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of radiation in turbulent boundary layers: Analysis of the mean temperature profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Taine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of a turbulent channel flow coupled to radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Taine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congresses on Theoritical and Applied Mechanics (ICTAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES of supersonic combustion in a realistic scramjet combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Bermejo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bodart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including compressibility effect in combustion modeling for LES of supersonic combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bodart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a chemical kinetics tabulation method for the prediction of Diesel engine pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Tudorache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auzillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thobois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Colloquium on the Dynamics of Explosion and Reactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Irvine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method To Accelerate LES Explicit Solvers Using Local Time-Stepping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Orlando, United States. pp.AIAA-2010-123, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2010-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Filtered Tabulated Chemistry Model for Large Eddy Simulation of Reactive Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auzillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Orlando, United States. pp.AIAA-2010-205, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2010-205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of DNS/LES explicit solvers for combustor simulations using local time-stepping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Turbulent Combustion Model for Jet Flames Issuing in a Vitiated Coflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Colloquium on the Dynamics of Explosion and Reactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Irvine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of a Methane-Air Turbulent Jet Flame in a Vitiated Co-Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM, 11th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of Mild Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ICDERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of Mild Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES COST ACTION Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on Stabilisation of High-Pressure CO2-diluted Swirled CH4-Oxyflames in a Coaxial Burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonnety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Betrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées François Lacas 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxygen Content on Wall-Temperature Phosphor Thermometry for Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonnety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Eddy Simulations of Methane Oxy-Flames Stabilized on a Swirled Co-Axial Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminati Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of detailed soot radiative properties on a laminar coflow sooting flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Torres Monclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics during Ignition of a Swirling Injector Unit and Comparison with Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Töpperwien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prieur [ ][ ]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical study of radiation effects in a strongly heated turbulent jet using direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Armengol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Coussement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goncalves dos Santos, Rogerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flame propagation mechanisms during light-round in an annular spray flame combustor: the impact of wall heat transfer and two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Töpperwien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical study of the non-equilibrium development of a turbulent thermal boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Couilleaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vicquelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16506,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4B36E3E"/>
+    <w:nsid w:val="202E726A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16737,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-vicquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2055-5244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145751171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7563-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ben Zenou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113830" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Guivarch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnety" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105845" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.10.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04441509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zurbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063579" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03699639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl T&#246;pperwien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couilleaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Armengol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMBUSTFLAME.2021.111642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111416" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degen&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.279" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Torres Monclard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120915" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049297" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lancien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prieur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045341" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Armengol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120297" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prieur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Palluotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Armengol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.05.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041518" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037827" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.12.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Koren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9895-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degeneve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344921v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Larsson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Laurence" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.09.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.368" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495761v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780947v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062184v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illuminati Paolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Illuminati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.234" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102876" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82111" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavabre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gelain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couilleaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Errera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3163" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-15559" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16197" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495543v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91516" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496826v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496800v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496792v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496786v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodrigues" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Geigle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76579" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097664v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781013v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097650v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825590v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76152" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098273v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Armengol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780984v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64179" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780985v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781003v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64844" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780999v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64224" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780980v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780996v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780968v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780961v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780952v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigues" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259206v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556220v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062170v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569374v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496953v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prieur [ ][ ]" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves dos Santos, Rogerio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513542v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couilleaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-vicquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2055-5244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145751171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=WJrHikwAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7563-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Guivarch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnety" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105845" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ben Zenou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.10.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03699639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055711" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04441509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zurbach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063579" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl T&#246;pperwien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couilleaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Armengol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMBUSTFLAME.2021.111642" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lecointre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110821" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111416" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degen&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.279" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Torres Monclard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120915" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049297" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Armengol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120297" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lancien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prieur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045341" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Armengol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.05.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041518" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prieur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.160" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Palluotto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degeneve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdaine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037827" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.12.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Koren" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9895-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.051" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01344921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Larsson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Laurence" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Karl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.09.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.368" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.071" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.041" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495761v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780950v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bermejo-Moreno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larsson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780949v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780948v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Illuminati" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062184v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illuminati Paolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565586v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.234" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322114v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565584v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102876" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565583v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82111" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168817v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavabre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gelain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couilleaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Errera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3163" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168791v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882020v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565575v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-15559" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565579v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16197" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91396" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495543v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91516" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496809v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496821v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496786v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497007v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837873v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodrigues" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Geigle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76579" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097664v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781014v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825590v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76152" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780985v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781008v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Armengol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781006v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64179" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781003v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64844" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780999v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64224" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780983v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780997v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780982v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780977v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780980v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780996v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780992v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780973v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780990v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780961v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780988v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780952v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259200v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigues" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259206v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556220v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062170v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496953v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prieur [ ][ ]" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496840v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves dos Santos, Rogerio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513542v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187461v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couilleaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>