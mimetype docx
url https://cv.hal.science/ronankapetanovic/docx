--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -973,485 +973,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial dynamics in macrophages: divide to conquer or unite to survive?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karoline Raven</w:t>
+                <w:t xml:space="preserve">HDAC7 is an immunometabolic switch triaging danger signals for engagement of antimicrobial versus inflammatory responses in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav das Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace M.E.P. Lawrence</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+                <w:t xml:space="preserve">Jessica von Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Schroder</w:t>
+                <w:t xml:space="preserve">Yizhuo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (1), pp.41-56. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (4), pp.e2212813120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST20220014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2212813120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258119v1</w:t>
+                <w:t xml:space="preserve">hal-04258657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR4 phosphorylation at tyrosine 672 activates the ERK/c‐FOS signaling module for LPS‐induced cytokine responses in macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial dynamics in macrophages: divide to conquer or unite to survive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Raven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James E.B. Curson</w:t>
+                <w:t xml:space="preserve">Grace M.E.P. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard M Lucas</w:t>
+                <w:t xml:space="preserve">Kate Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202250056⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1), pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20220014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194497v1</w:t>
+                <w:t xml:space="preserve">hal-04258119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDAC7 is an immunometabolic switch triaging danger signals for engagement of antimicrobial versus inflammatory responses in macrophages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Divya Ramnath</w:t>
+                <w:t xml:space="preserve">TLR4 phosphorylation at tyrosine 672 activates the ERK/c‐FOS signaling module for LPS‐induced cytokine responses in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E.B. Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica von Pein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Curson</w:t>
+                <w:t xml:space="preserve">Timothy W Muusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yizhuo Wang</w:t>
+                <w:t xml:space="preserve">Richard M Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (4), pp.e2212813120. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2212813120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.202250056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258657v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative downstream translation start site in the non‐TIR adaptor Scimp enables selective amplification of CpG DNA responses in mouse macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Eb Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda J Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1643,857 +1643,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified horseshoe crab peptides target and kill bacteria inside host cells</w:t>
+                <w:t xml:space="preserve">Nicotinamide riboside attenuates age-associated metabolic and functional changes in hematopoietic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Amiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica von Pein</w:t>
+                <w:t xml:space="preserve">Xuan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Webb</w:t>
+                <w:t xml:space="preserve">Benjamin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Condon</w:t>
+                <w:t xml:space="preserve">Marina Naval-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peta Harvey</w:t>
+                <w:t xml:space="preserve">Tony Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Bo Yang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-021-04041-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22863-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300472v1</w:t>
+                <w:t xml:space="preserve">hal-04309795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alloy of zinc and innate immunity: Galvanising host defence against infection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified horseshoe crab peptides target and kill bacteria inside host cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Schembri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+                <w:t xml:space="preserve">Anna Amiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Sweet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peta Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.13268⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-021-04041-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329262v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotinamide riboside attenuates age-associated metabolic and functional changes in hematopoietic stem cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cao</w:t>
+                <w:t xml:space="preserve">An alloy of zinc and innate immunity: Galvanising host defence against infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Naval-Sanchez</w:t>
+                <w:t xml:space="preserve">Claudia J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Pham</w:t>
+                <w:t xml:space="preserve">Mark A Schembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Bo Yang Sun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew J Sweet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.2665. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.e13268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22863-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.13268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309795v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide promotes Drp1‐dependent mitochondrial fission and associated inflammatory responses in macrophages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Divya Ramnath</w:t>
+                <w:t xml:space="preserve">Frontline Science: LPS-inducible SLC30A1 drives human macrophage-mediated zinc toxicity against intracellular &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia J Stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Mep Lawrence</w:t>
+                <w:t xml:space="preserve">James E B Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Okada</w:t>
+                <w:t xml:space="preserve">James Rae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (7), pp.528 - 539. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (2), pp.287 - 297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/imcb.12363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jlb.2hi0420-160r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337128v1</w:t>
+                <w:t xml:space="preserve">hal-04329228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammalian lipid droplets are innate immune hubs integrating cell metabolism and host defense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipopolysaccharide promotes Drp1‐dependent mitochondrial fission and associated inflammatory responses in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bosch</w:t>
+                <w:t xml:space="preserve">Grace Mep Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Sánchez-Álvarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Steiner</w:t>
+                <w:t xml:space="preserve">Takashi Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aay8085⟩</w:t>
+              <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (7), pp.528 - 539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imcb.12363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337099v1</w:t>
+                <w:t xml:space="preserve">hal-04337128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontline Science: LPS-inducible SLC30A1 drives human macrophage-mediated zinc toxicity against intracellular &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica B von Pein</w:t>
+                <w:t xml:space="preserve">Mammalian lipid droplets are innate immune hubs integrating cell metabolism and host defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sánchez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James E B Curson</w:t>
+                <w:t xml:space="preserve">Alba Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Rae</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
+                <w:t xml:space="preserve">Bernhard Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109 (2), pp.287 - 297. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6514), pp.eaay8085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jlb.2hi0420-160r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aay8085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329228v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uropathogenic &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; employs both evasion and resistance to subvert innate immune-mediated zinc toxicity for dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCIMP is a transmembrane non-TIR TLR adaptor that promotes proinflammatory cytokine production from macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh J Bokil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,563 +2962,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella employs multiple mechanisms to subvert the TLR-inducible zinc mediated antimicrobial response of human macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histone Deacetylase Inhibitors Promote Mitochondrial Reactive Oxygen Species Production and Bacterial Clearance by Human Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana K Ariffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav das Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Achard</w:t>
+                <w:t xml:space="preserve">Abishek Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl-Lynn Y Ong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kate Peters</w:t>
+                <w:t xml:space="preserve">Robert C Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201500061⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.1521 - 1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.01876-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352492v1</w:t>
+                <w:t xml:space="preserve">hal-04352510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E3 ubiquitin ligase RNF144B is LPS-inducible in human, but not mouse, macrophages and promotes inducible IL-1β expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salmonella employs multiple mechanisms to subvert the TLR-inducible zinc mediated antimicrobial response of human macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh Bokil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Ariffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+                <w:t xml:space="preserve">Maud Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolja Schaale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcela Gatica-Andrades</w:t>
+                <w:t xml:space="preserve">Cheryl-Lynn Y Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Blumenthal</w:t>
+                <w:t xml:space="preserve">Kate Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100 (1), pp.155-161. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1189/jlb.2AB0815-339R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.201500061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352448v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis of equine alveolar macrophages</w:t>
+                <w:t xml:space="preserve">The E3 ubiquitin ligase RNF144B is LPS-inducible in human, but not mouse, macrophages and promotes inducible IL-1β expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Karagianni</w:t>
+                <w:t xml:space="preserve">Juliana Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Summers</w:t>
+                <w:t xml:space="preserve">Kolja Schaale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Gatica-Andrades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C. Mcgorum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.A. Hume</w:t>
+                <w:t xml:space="preserve">Antje Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.12584⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (1), pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.2AB0815-339R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346726v1</w:t>
+                <w:t xml:space="preserve">hal-04352448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Deacetylase Inhibitors Promote Mitochondrial Reactive Oxygen Species Production and Bacterial Clearance by Human Macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative transcriptome analysis of equine alveolar macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Karagianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana K Ariffin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+                <w:t xml:space="preserve">K.M. Summers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abishek Iyer</w:t>
+                <w:t xml:space="preserve">B.C. Mcgorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C Reid</w:t>
+                <w:t xml:space="preserve">D.A. Hume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60, pp.1521 - 1529. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.375 - 382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01876-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352510v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR3 drives IRF6-dependent IL-23p19 expression and p19/EBI3 heterodimer formation in keratinocytes</w:t>
               </w:r>
@@ -3785,51 +3785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate immune perturbations, accumulating DAMPs and inflammasome dysregulation: A ticking time bomb in ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh Bokil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4016,1748 +4016,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal ions in macrophage antimicrobial pathways: emerging roles for zinc and copper</w:t>
+                <w:t xml:space="preserve">Structural and functional annotation of the porcine immunome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sian L Stafford</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mark A Schembri</w:t>
+                <w:t xml:space="preserve">Harry D Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane E Loveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James G R Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohide Uenishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bsr20130014⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383333v1</w:t>
+                <w:t xml:space="preserve">hal-01019897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of breed and tissue compartment on the response of pig macrophages to lipopolysaccharide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The equine alveolar macrophage: Functional and phenotypic comparisons with peritoneal macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna E Karagianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce C Mcgorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Hume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott R Pirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 155 (4), pp.219 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04383256v1</w:t>
+                <w:t xml:space="preserve">hal-04383291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Monocyte Subsets in the Pig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
+                <w:t xml:space="preserve">Metal ions in macrophage antimicrobial pathways: emerging roles for zinc and copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian L Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh J Bokil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud E S Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chris K Tuggle</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Schembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1300365⟩</w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bsr20130014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385131v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional annotation of the porcine immunome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James G R Gilbert</w:t>
+                <w:t xml:space="preserve">The impact of breed and tissue compartment on the response of pig macrophages to lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirohide Uenishi</w:t>
+                <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Downing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Beraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-332⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp. 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019897v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equine alveolar macrophage: Functional and phenotypic comparisons with peritoneal macrophages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna E Karagianni</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Monocyte Subsets in the Pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruce C Mcgorum</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Beraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Hume</w:t>
+                <w:t xml:space="preserve">David P Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott R Pirie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris K Tuggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 155 (4), pp.219 - 228. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 190 (12), pp.6389 - 6396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1300365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383291v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and expression of porcine Colony Stimulating Factor-1 (CSF-1) and Colony Stimulating Factor-1 Receptor (CSF-1R) and analysis of the species specificity of stimulation by CSF-1 and Interleukin 34</w:t>
+                <w:t xml:space="preserve">A gene expression atlas of the domestic pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah J Gow</w:t>
+                <w:t xml:space="preserve">Tom Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Garceau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David P Sester</w:t>
+                <w:t xml:space="preserve">Alasdair Ivens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg J Fici</w:t>
+                <w:t xml:space="preserve">J Kenneth Baillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Beraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2012.08.008⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-10-90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387165v1</w:t>
+                <w:t xml:space="preserve">hal-04385167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloning and expression of porcine Colony Stimulating Factor-1 (CSF-1) and Colony Stimulating Factor-1 Receptor (CSF-1R) and analysis of the species specificity of stimulation by CSF-1 and Interleukin 34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric R. Fritz</w:t>
+                <w:t xml:space="preserve">Deborah J Gow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Valerie Garceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Liang Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ole Madsen</w:t>
+                <w:t xml:space="preserve">Greg J Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.793 - 805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019035v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation and divergence in Toll-like receptor 4-regulated gene expression in primary human versus mouse macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Schroder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine M Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martien A. M. Groenen</w:t>
+                <w:t xml:space="preserve">Martin S Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh J Bokil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan L. Archibald</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yasuhiro Takeuchi</w:t>
+                <w:t xml:space="preserve">Kim-Anh Le Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1110156109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00880676v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and divergence in Toll-like receptor 4-regulated gene expression in primary human versus mouse macrophages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kate Schroder</w:t>
+                <w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric R. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharine M Irvine</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin S Taylor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nilesh J Bokil</w:t>
+                <w:t xml:space="preserve">Zhi-Liang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim-Anh Le Cao</w:t>
+                <w:t xml:space="preserve">Ole Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (16), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1110156109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387254v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig Bone Marrow-Derived Macrophages Resemble Human Macrophages in Their Response to Bacterial Lipopolysaccharide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alan L Archibald</w:t>
+                <w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien A. M. Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan L. Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohide Uenishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102649⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 491 (7426), pp.393-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405815v1</w:t>
+                <w:t xml:space="preserve">cea-00880676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene expression atlas of the domestic pig</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Kenneth Baillie</w:t>
+                <w:t xml:space="preserve">Pig Bone Marrow-Derived Macrophages Resemble Human Macrophages in Their Response to Bacterial Lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Beraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Barnett</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan L Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (7), pp.3382-3394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-10-90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385167v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mononuclear phagocyte system of the pig as a model for understanding human innate immunity and disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of TNF induction by heat-killed Staphylococcus aureus differ upon the origin of mononuclear phagocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hume</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianna Parlato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Quesniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cavaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1189/jlb.1110607⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300 (4), pp.C850-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00187.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405858v1</w:t>
+                <w:t xml:space="preserve">hal-00591924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of TNF induction by heat-killed Staphylococcus aureus differ upon the origin of mononuclear phagocytes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mononuclear phagocyte system of the pig as a model for understanding human innate immunity and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Quesniaux</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Cavaillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Hume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 300 (4), pp.C850-9. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (6), pp.855-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00187.2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1189/jlb.1110607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591924v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of NOD2 to lung inflammation during Staphylococcus aureus-induced pneumonia</w:t>
               </w:r>
@@ -5769,64 +5769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Jouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Parlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5902,51 +5902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early events in innate immunity in the recognition of microbial pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cavaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (6), pp.907-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6019,51 +6019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana J Philpott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6284,51 +6284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Metal and Bacteria: Deciphering how Zinc is deployed as an antimicrobial response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6504,64 +6504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBic annual meeting / French-Japanese Symposium on BioInorganic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FrenchBic, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6944,64 +6944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Brisbane Immunology Group Annual Retreat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Gold Coast, Australia. pp.1</w:t>
@@ -7024,540 +7024,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone deacetylase 7 coordinates innate immune defence by promoting phagocytosis, NADPH oxidase dependent reactive oxygen species production and bacterial clearance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">More than the powerhouse of the cell. Mitochondrial dynamics modulate a new antibacterial pathway in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lorne Infection and Immunity 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Australia</w:t>
+              <w:t xml:space="preserve">Basel Postdoc Network Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kandersteg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022450v1</w:t>
+                <w:t xml:space="preserve">hal-05022438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling mechanisms and functions of TLR-inducible mitochondrial fission in macrophages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
+                <w:t xml:space="preserve">More than the powerhouse of the cell; Mitchondrial dynamics modulate a new antimicrobial pathway in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Kirmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antje Blumenthal</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Melbourne Immunometabolism Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">European Society of Macrophages and Dendritic Cells (EMDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033999v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than the powerhouse of the cell. Mitochondrial dynamics modulate a new antibacterial pathway in macrophages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Histone deacetylase 7 coordinates innate immune defence by promoting phagocytosis, NADPH oxidase dependent reactive oxygen species production and bacterial clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav das Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambika M.V. Murthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B. von Pien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E. B. Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhuo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basel Postdoc Network Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kandersteg, Switzerland</w:t>
+              <w:t xml:space="preserve">Lorne Infection and Immunity 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022438v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than the powerhouse of the cell; Mitchondrial dynamics modulate a new antimicrobial pathway in macrophages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyda Farhana Afroz</w:t>
+                <w:t xml:space="preserve">Unravelling mechanisms and functions of TLR-inducible mitochondrial fission in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Kirmes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Steiner</w:t>
+                <w:t xml:space="preserve">Mike Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Macrophages and Dendritic Cells (EMDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Denmark</w:t>
+              <w:t xml:space="preserve">3rd Melbourne Immunometabolism Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020424v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community annotation of immunity-related genes in the pig genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Loveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohide Uenishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7782,51 +7782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Raven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E.B. Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7920,51 +7920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8045,51 +8045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking variability in the antimicrobial zinc toxicity response of human macrophages against Escherichia coli (#267)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica B von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey B Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8282,77 +8282,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane E Loveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohide Uenishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry D Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t>
@@ -8407,51 +8407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Immune Response Annotation Group (irag)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Loveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8551,51 +8551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Regulated Mitochondrial Fission in Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sweet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8668,51 +8668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Divergence in Human Versus Mouse Innate Immune Gene Regulation and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8849,51 +8849,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26A79406"/>
+    <w:nsid w:val="6BE0BED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9080,51 +9080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronankapetanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-1014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B von Pein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B Andersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duy Phan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K Dalton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2530503123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Abrol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Farhana Afroz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Curson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Raven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Das Gupta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.264376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sweet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Ramnath" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Singhal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kapetanovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41577-024-01080-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2024.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Shi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Unterreiner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Ghosh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105638" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav das Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Tarique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schembri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315190121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace M.E.P. Lawrence" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schroder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20220014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.B. Curson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Muusse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica von Pein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212813120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eb Curson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda J Burgess" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh J Bokil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Thanh Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D Mathmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gatica-Andrades" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rollo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Oelker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Webb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Condon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta Harvey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04041-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia J Stocks" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Schembri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Sweet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13268" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bo Yang Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22863-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mep Lawrence" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12363" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bosch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel S&#225;nchez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fajardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steiner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay8085" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E B Curson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rae" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.2hi0420-160r" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud E S Achard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Khanh Nhu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Condon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820870116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Monteleone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C Stanley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen W Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren L Brown" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena S Bezbradica" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.07.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stocks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4RI0917-358R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Wall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Lansdaal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14133" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Bokil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Achard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl-Lynn Y Ong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Peters" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Ariffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Schaale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Blumenthal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.2AB0815-339R" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346726v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Karagianni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Summers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mcgorum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12584" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana K Ariffin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Iyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Reid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01876-15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tunny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hohenhaus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pitts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bergot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2015.77" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Beraldi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2111-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TGHSH0W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moffat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rothwell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Morales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Sauter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.07.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian L Stafford" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bsr20130014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsey Fairbairn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Downing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sester" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-581" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Sester" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris K Tuggle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1300365" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Karagianni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C Mcgorum" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Pirie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.07.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Gow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garceau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg J Fici" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2012.08.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine M Irvine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Taylor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Le Cao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110156109" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102649" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385167v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Freeman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Ivens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barnett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-90" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1110607" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591924v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fitting" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cavaillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00187.2010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.05.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32XZGJCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405913v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.7.6.907" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana J Philpott" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01199-06" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B. Andersen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Xu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180498v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiss Anna S" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pein Jessica B Von" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Webb Jessica R" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condon Nicholas D" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022439v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Matthias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Cao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923153v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022450v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika M.V. Murthy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B. von Pien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. B. Curson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033999v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ryan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022438v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Farhana Afroz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kirmes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289839v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Warein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022434v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Lawrence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022335v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Phan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Peters" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259475v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2449-4_18" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383236v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07623-2_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronankapetanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-1014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B von Pein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B Andersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duy Phan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K Dalton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2530503123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Abrol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Farhana Afroz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Curson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Raven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Das Gupta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.264376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sweet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Ramnath" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Singhal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kapetanovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41577-024-01080-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2024.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Shi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Unterreiner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Ghosh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105638" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav das Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Tarique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schembri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315190121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica von Pein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212813120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace M.E.P. Lawrence" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schroder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20220014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.B. Curson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Muusse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eb Curson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda J Burgess" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh J Bokil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Thanh Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D Mathmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gatica-Andrades" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rollo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Oelker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bo Yang Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22863-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amiss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Webb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Condon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta Harvey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04041-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia J Stocks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Schembri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Sweet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13268" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E B Curson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rae" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.2hi0420-160r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mep Lawrence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12363" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bosch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel S&#225;nchez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fajardo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay8085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud E S Achard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Khanh Nhu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Condon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820870116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Monteleone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C Stanley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen W Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren L Brown" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena S Bezbradica" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.07.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stocks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4RI0917-358R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Wall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Lansdaal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14133" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana K Ariffin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Iyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Reid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01876-15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Bokil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Achard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl-Lynn Y Ong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Peters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Ariffin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Schaale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Blumenthal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.2AB0815-339R" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Karagianni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Summers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mcgorum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12584" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tunny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hohenhaus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pitts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bergot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2015.77" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Beraldi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2111-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TGHSH0W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moffat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rothwell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Morales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Sauter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.07.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383291v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Karagianni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C Mcgorum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hume" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Pirie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.07.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian L Stafford" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bsr20130014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383256v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsey Fairbairn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Downing" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sester" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-581" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Sester" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris K Tuggle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1300365" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385167v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Freeman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Ivens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barnett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-90" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Gow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garceau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg J Fici" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2012.08.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine M Irvine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Le Cao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110156109" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405815v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102649" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fitting" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cavaillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00187.2010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405858v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1110607" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.05.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32XZGJCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405913v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.7.6.907" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana J Philpott" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01199-06" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B. Andersen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Xu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180498v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiss Anna S" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pein Jessica B Von" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Webb Jessica R" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condon Nicholas D" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022439v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Matthias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Cao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923153v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022438v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Farhana Afroz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kirmes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika M.V. Murthy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B. von Pien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. B. Curson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ryan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289839v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Warein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022434v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Lawrence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022335v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Phan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Peters" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259475v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2449-4_18" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383236v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07623-2_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>