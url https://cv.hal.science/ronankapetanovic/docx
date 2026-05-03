--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -191,8330 +191,8464 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
-[...5913 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of avian intestinal mucosa interaction with commensal and pathogenic bacteria: present and future investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAHW SOA18 2026 Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAHW SOA18 Coordinator : Nuria Mach-Casellas, Jan 2026, Paris ( France), France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Metal and Bacteria: Deciphering how Zinc is deployed as an antimicrobial response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[invited] Don’t Zink twice. How macrophages harness metal ions to destroy bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farewell Symposium for P. Matthias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Friedrich Miescher Institute for Biomedical Research (FMI), Jun 2025, Basel (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brass Dagger: How macrophages deploy Zinc and Copper as an antibacterial weapon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBic annual meeting / French-Japanese Symposium on BioInorganic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FrenchBic, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[invited] “OutZincking” Bacteria - Le rôle des métaux de transition lors de la réponse anti-bactérienne du macrophage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée du Club Macrophage &amp; Co - Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[invited] A chink in the armour. Zinc poisoning and bacterial membrane targeting as a promising two-pronged antimicrobial strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiss Anna S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pein Jessica B Von</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webb Jessica R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condon Nicholas D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Trace Element and Minerals (ICTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T8: A particular HDAC: cytoplasmic Histone Deacetylase 6 regulates antimicrobial functions and immunometabolism in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Matthias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Eb Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Annual Meeting of the Upper-Rhine Immunology (URI) Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of dual single-cell RNA sequencing to characterize molecular mechanisms of the macrophage zinc toxicity antimicrobial response against intracellular E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica B von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Brisbane Immunology Group Annual Retreat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Gold Coast, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than the powerhouse of the cell. Mitochondrial dynamics modulate a new antibacterial pathway in macrophages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling mechanisms and functions of TLR-inducible mitochondrial fission in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav das Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basel Postdoc Network Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kandersteg, Switzerland</w:t>
+              <w:t xml:space="preserve">3rd Melbourne Immunometabolism Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022438v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than the powerhouse of the cell; Mitchondrial dynamics modulate a new antimicrobial pathway in macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Steiner</w:t>
+                <w:t xml:space="preserve">Histone deacetylase 7 coordinates innate immune defence by promoting phagocytosis, NADPH oxidase dependent reactive oxygen species production and bacterial clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav das Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambika M.V. Murthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B. von Pien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E. B. Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhuo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Macrophages and Dendritic Cells (EMDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Denmark</w:t>
+              <w:t xml:space="preserve">Lorne Infection and Immunity 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020424v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone deacetylase 7 coordinates innate immune defence by promoting phagocytosis, NADPH oxidase dependent reactive oxygen species production and bacterial clearance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">More than the powerhouse of the cell. Mitochondrial dynamics modulate a new antibacterial pathway in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lorne Infection and Immunity 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Australia</w:t>
+              <w:t xml:space="preserve">Basel Postdoc Network Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kandersteg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022450v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling mechanisms and functions of TLR-inducible mitochondrial fission in macrophages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">More than the powerhouse of the cell; Mitchondrial dynamics modulate a new antimicrobial pathway in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Kirmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antje Blumenthal</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Melbourne Immunometabolism Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">European Society of Macrophages and Dendritic Cells (EMDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033999v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community annotation of immunity-related genes in the pig genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Loveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohide Uenishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial fission mediates an evolutionarily conserved antibacterial defense response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Kirmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (118), pp.eaed2623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aed2623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial reporter-paired scRNA sequencing reveals cross talk between zinc starvation and zinc toxicity in macrophage antibacterial defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B von Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey B Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma K Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (11), pp.e2530503123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2530503123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histone deacetylase 7 mediates lipopolysaccharide-inducible mitochondrial fission in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishika Abrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Raven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Das Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (19), pp.jcs264376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.264376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inducible antibacterial responses in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sweet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Reviews Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.92-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41577-024-01080-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial dynamics: Regulating cell metabolism, homoeostasis, health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Raven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161-162, pp.20-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2024.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HDAC6/aggresome processing pathway importance for inflammasome formation is context dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longlong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihua Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Unterreiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sucheta Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (2), pp.105638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CFTR is required for zinc-mediated antibacterial defense in human macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav das Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Tarique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Schembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (8), pp.e2315190121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2315190121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HDAC7 is an immunometabolic switch triaging danger signals for engagement of antimicrobial versus inflammatory responses in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav das Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica von Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhuo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (4), pp.e2212813120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2212813120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial dynamics in macrophages: divide to conquer or unite to survive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Raven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace M.E.P. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Schroder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1), pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20220014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TLR4 phosphorylation at tyrosine 672 activates the ERK/c‐FOS signaling module for LPS‐induced cytokine responses in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E.B. Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy W Muusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202250056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An alternative downstream translation start site in the non‐TIR adaptor Scimp enables selective amplification of CpG DNA responses in mouse macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eb Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda J Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh J Bokil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (4), pp.267 - 284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imcb.12540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of the master regulator of Listeria monocytogenes virulence enables bacterial clearance from spacious replication vacuoles in infected macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Thanh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen D Mathmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Gatica-Andrades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel F Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Oelker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.e1010166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modified horseshoe crab peptides target and kill bacteria inside host cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Amiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica von Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peta Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-021-04041-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An alloy of zinc and innate immunity: Galvanising host defence against infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B von Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia J Stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Schembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Sweet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.e13268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cmi.13268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicotinamide riboside attenuates age-associated metabolic and functional changes in hematopoietic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Naval-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Bo Yang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22863-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipopolysaccharide promotes Drp1‐dependent mitochondrial fission and associated inflammatory responses in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Mep Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (7), pp.528 - 539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imcb.12363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mammalian lipid droplets are innate immune hubs integrating cell metabolism and host defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sánchez-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6514), pp.eaay8085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aay8085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontline Science: LPS-inducible SLC30A1 drives human macrophage-mediated zinc toxicity against intracellular &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia J Stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B von Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E B Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (2), pp.287 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jlb.2hi0420-160r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uropathogenic &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; employs both evasion and resistance to subvert innate immune-mediated zinc toxicity for dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia J Stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud E S Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Khanh Nhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas D Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.6341 - 6350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1820870116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interleukin-1β Maturation Triggers Its Relocation to the Plasma Membrane for Gasdermin-D-Dependent and -Independent Secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Monteleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda C Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwen W Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren L Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena S Bezbradica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.1425 - 1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For when bacterial infections persist: Toll-like receptor-inducible direct antimicrobial pathways in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Schembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sweet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JLB.4RI0917-358R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCIMP is a transmembrane non-TIR TLR adaptor that promotes proinflammatory cytokine production from macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh J Bokil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie M Lansdaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histone Deacetylase Inhibitors Promote Mitochondrial Reactive Oxygen Species Production and Bacterial Clearance by Human Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana K Ariffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav das Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abishek Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.1521 - 1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.01876-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salmonella employs multiple mechanisms to subvert the TLR-inducible zinc mediated antimicrobial response of human macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh Bokil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl-Lynn Y Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201500061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The E3 ubiquitin ligase RNF144B is LPS-inducible in human, but not mouse, macrophages and promotes inducible IL-1β expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Ariffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolja Schaale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Gatica-Andrades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (1), pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.2AB0815-339R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative transcriptome analysis of equine alveolar macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Karagianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Summers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Mcgorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Hume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.375 - 382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.12584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TLR3 drives IRF6-dependent IL-23p19 expression and p19/EBI3 heterodimer formation in keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Tunny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hohenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/icb.2015.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and annotation of conserved promoters and macrophage-expressed genes in the pig genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Beraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mick Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan L Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2111-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innate immune perturbations, accumulating DAMPs and inflammasome dysregulation: A ticking time bomb in ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh Bokil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sweet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2015.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and characterisation of monoclonal antibodies reactive with porcine CSF1R (CD115)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garcia-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (1), pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2014.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metal ions in macrophage antimicrobial pathways: emerging roles for zinc and copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian L Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh J Bokil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud E S Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Schembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bsr20130014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of breed and tissue compartment on the response of pig macrophages to lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Downing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Beraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp. 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Analysis of Monocyte Subsets in the Pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Beraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris K Tuggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 190 (12), pp.6389 - 6396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1300365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and functional annotation of the porcine immunome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry D Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane E Loveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James G R Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohide Uenishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The equine alveolar macrophage: Functional and phenotypic comparisons with peritoneal macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna E Karagianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce C Mcgorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Hume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott R Pirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 155 (4), pp.219 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation and divergence in Toll-like receptor 4-regulated gene expression in primary human versus mouse macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Schroder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine M Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin S Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh J Bokil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Le Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1110156109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloning and expression of porcine Colony Stimulating Factor-1 (CSF-1) and Colony Stimulating Factor-1 Receptor (CSF-1R) and analysis of the species specificity of stimulation by CSF-1 and Interleukin 34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah J Gow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Garceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg J Fici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.793 - 805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2012.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien A. M. Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan L. Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohide Uenishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 491 (7426), pp.393-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00880676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric R. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Liang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pig Bone Marrow-Derived Macrophages Resemble Human Macrophages in Their Response to Bacterial Lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Beraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan L Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (7), pp.3382-3394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A gene expression atlas of the domestic pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Ivens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kenneth Baillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Beraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-10-90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of TNF induction by heat-killed Staphylococcus aureus differ upon the origin of mononuclear phagocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Parlato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Quesniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cavaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300 (4), pp.C850-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00187.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mononuclear phagocyte system of the pig as a model for understanding human innate immunity and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (6), pp.855-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.1110607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of NOD2 to lung inflammation during Staphylococcus aureus-induced pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Parlato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (10), pp.759-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2010.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early events in innate immunity in the recognition of microbial pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cavaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (6), pp.907-918. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193966v1</w:t>
+                <w:t xml:space="preserve">⟨10.1517/14712598.7.6.907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Phagocytosis and Intracellular Sensing for Cytokine Production by &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt; -Activated Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana J Philpott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75 (2), pp.830 - 837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.01199-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc and Destroy! The impact of the serotype of Salmonella on the resistance to metal ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Warein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial fission-inducible lipid droplets in macrophage antimicrobial responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Raven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E.B. Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin (IR), Ireland. , European Journal of Immunology, 54 (Supplement 1), pp.834, 2024, ECI 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divide and conquer. Mitochondrial fission regulates a new antibacterial pathway in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the French Society for Immunology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling mechanisms of TLR-inducible mitochondrial fission in macrophages (#276)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorne Infection and Immunity 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual Conference, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking variability in the antimicrobial zinc toxicity response of human macrophages against Escherichia coli (#267)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica B von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey B Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate M Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorne Infection and Immunity 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual conference, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional annotation of immunity-related genes in the pig genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane E Loveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohide Uenishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry D Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of the immunity-related genes in the pig genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Immune Response Annotation Group (irag)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Immune Response Annotation Group (irag)</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Loveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8524,264 +8658,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Regulated Mitochondrial Fission in Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sweet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effector-Triggered Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2523, Springer US, pp.281-301, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2449-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Divergence in Human Versus Mouse Innate Immune Gene Regulation and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology: Genome Evolution, Speciation, Coevolution and Origin of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.115-155, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07623-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8849,51 +8983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BE0BED9"/>
+    <w:nsid w:val="2D10609B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9080,51 +9214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronankapetanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-1014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B von Pein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B Andersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duy Phan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K Dalton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2530503123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Abrol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Farhana Afroz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Curson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Raven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Das Gupta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.264376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sweet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Ramnath" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Singhal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kapetanovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41577-024-01080-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2024.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Shi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Unterreiner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Ghosh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105638" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav das Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Tarique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schembri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315190121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica von Pein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212813120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace M.E.P. Lawrence" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schroder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20220014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.B. Curson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Muusse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eb Curson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda J Burgess" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh J Bokil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Thanh Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D Mathmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gatica-Andrades" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rollo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Oelker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bo Yang Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22863-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amiss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Webb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Condon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta Harvey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04041-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia J Stocks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Schembri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Sweet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13268" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E B Curson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rae" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.2hi0420-160r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mep Lawrence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12363" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bosch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel S&#225;nchez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fajardo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay8085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud E S Achard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Khanh Nhu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Condon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820870116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Monteleone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C Stanley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen W Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren L Brown" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena S Bezbradica" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.07.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stocks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4RI0917-358R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Wall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Lansdaal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14133" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana K Ariffin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Iyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Reid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01876-15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Bokil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Achard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl-Lynn Y Ong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Peters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Ariffin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Schaale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Blumenthal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.2AB0815-339R" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Karagianni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Summers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mcgorum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12584" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tunny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hohenhaus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pitts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bergot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2015.77" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Beraldi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2111-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TGHSH0W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moffat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rothwell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Morales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Sauter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.07.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383291v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Karagianni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C Mcgorum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hume" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Pirie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.07.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian L Stafford" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bsr20130014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383256v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsey Fairbairn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Downing" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sester" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-581" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Sester" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris K Tuggle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1300365" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385167v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Freeman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Ivens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barnett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-90" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Gow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garceau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg J Fici" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2012.08.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine M Irvine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Le Cao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110156109" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405815v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102649" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fitting" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cavaillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00187.2010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405858v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1110607" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.05.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32XZGJCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405913v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.7.6.907" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana J Philpott" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01199-06" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B. Andersen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Xu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180498v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiss Anna S" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pein Jessica B Von" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Webb Jessica R" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condon Nicholas D" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022439v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Matthias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Cao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923153v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022438v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Farhana Afroz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kirmes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika M.V. Murthy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B. von Pien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. B. Curson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ryan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289839v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Warein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022434v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Lawrence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022335v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Phan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Peters" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259475v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2449-4_18" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383236v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07623-2_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronankapetanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-1014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kapetanovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica von Pein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B. Andersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stocks" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav das Gupta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Sweet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiss Anna S" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pein Jessica B Von" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Webb Jessica R" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condon Nicholas D" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Farhana Afroz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Matthias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eb Curson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B von Pein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia J Stocks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Condon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Ramnath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ryan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Blumenthal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika M.V. Murthy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B. von Pien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. B. Curson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Farhana Afroz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kirmes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Curson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aed2623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B Andersen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duy Phan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K Dalton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2530503123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Abrol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Raven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Das Gupta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.264376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sweet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Singhal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41577-024-01080-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2024.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Shi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Unterreiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Ghosh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105638" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Tarique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schembri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315190121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212813120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace M.E.P. Lawrence" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schroder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20220014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.B. Curson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Luo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Muusse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279830v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda J Burgess" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh J Bokil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12540" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Thanh Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D Mathmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gatica-Andrades" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rollo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Oelker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010166" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Webb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta Harvey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04041-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Schembri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13268" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-Sanchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bo Yang Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22863-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mep Lawrence" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12363" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bosch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel S&#225;nchez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fajardo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay8085" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E B Curson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rae" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.2hi0420-160r" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud E S Achard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Khanh Nhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Condon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820870116" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Monteleone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C Stanley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen W Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren L Brown" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena S Bezbradica" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.07.027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4RI0917-358R" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Wall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Lansdaal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14133" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana K Ariffin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Iyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Reid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01876-15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Bokil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Achard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl-Lynn Y Ong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Peters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500061" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Ariffin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Schaale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.2AB0815-339R" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Karagianni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Summers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mcgorum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12584" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tunny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hohenhaus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pitts" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bergot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2015.77" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Beraldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2111-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.02.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TGHSH0W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383206v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moffat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rothwell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Morales" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Sauter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.07.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383333v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian L Stafford" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bsr20130014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsey Fairbairn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Downing" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sester" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-581" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Sester" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris K Tuggle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1300365" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Karagianni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C Mcgorum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hume" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Pirie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.07.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine M Irvine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Taylor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Le Cao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110156109" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387165v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Gow" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garceau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg J Fici" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2012.08.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405815v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102649" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Freeman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Ivens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barnett" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-90" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fitting" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cavaillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00187.2010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405858v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hume" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1110607" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.05.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32XZGJCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.7.6.907" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405931v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana J Philpott" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01199-06" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Warein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Lawrence" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022428v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Phan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Peters" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2449-4_18" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07623-2_6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>