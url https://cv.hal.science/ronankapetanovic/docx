--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2908-1014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=duZQbF8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -217,1482 +238,1482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of avian intestinal mucosa interaction with commensal and pathogenic bacteria: present and future investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAHW SOA18 2026 Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAHW SOA18 Coordinator : Nuria Mach-Casellas, Jan 2026, Paris ( France), France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Metal and Bacteria: Deciphering how Zinc is deployed as an antimicrobial response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[invited] Don’t Zink twice. How macrophages harness metal ions to destroy bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farewell Symposium for P. Matthias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Friedrich Miescher Institute for Biomedical Research (FMI), Jun 2025, Basel (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brass Dagger: How macrophages deploy Zinc and Copper as an antibacterial weapon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBic annual meeting / French-Japanese Symposium on BioInorganic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FrenchBic, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[invited] “OutZincking” Bacteria - Le rôle des métaux de transition lors de la réponse anti-bactérienne du macrophage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée du Club Macrophage &amp; Co - Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[invited] A chink in the armour. Zinc poisoning and bacterial membrane targeting as a promising two-pronged antimicrobial strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiss Anna S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pein Jessica B Von</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webb Jessica R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condon Nicholas D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Trace Element and Minerals (ICTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T8: A particular HDAC: cytoplasmic Histone Deacetylase 6 regulates antimicrobial functions and immunometabolism in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Matthias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Eb Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Annual Meeting of the Upper-Rhine Immunology (URI) Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of dual single-cell RNA sequencing to characterize molecular mechanisms of the macrophage zinc toxicity antimicrobial response against intracellular E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica B von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Brisbane Immunology Group Annual Retreat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Gold Coast, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling mechanisms and functions of TLR-inducible mitochondrial fission in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Melbourne Immunometabolism Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone deacetylase 7 coordinates innate immune defence by promoting phagocytosis, NADPH oxidase dependent reactive oxygen species production and bacterial clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambika M.V. Murthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica B. von Pien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E. B. Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhuo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorne Infection and Immunity 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual conference, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than the powerhouse of the cell. Mitochondrial dynamics modulate a new antibacterial pathway in macrophages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">More than the powerhouse of the cell; Mitchondrial dynamics modulate a new antimicrobial pathway in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Kirmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basel Postdoc Network Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kandersteg, Switzerland</w:t>
+              <w:t xml:space="preserve">European Society of Macrophages and Dendritic Cells (EMDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022438v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than the powerhouse of the cell; Mitchondrial dynamics modulate a new antimicrobial pathway in macrophages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">More than the powerhouse of the cell. Mitochondrial dynamics modulate a new antibacterial pathway in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Macrophages and Dendritic Cells (EMDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Denmark</w:t>
+              <w:t xml:space="preserve">Basel Postdoc Network Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kandersteg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020424v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community annotation of immunity-related genes in the pig genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Loveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohide Uenishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1702,6046 +1723,6046 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial fission mediates an evolutionarily conserved antibacterial defense response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Divya Ramnath</w:t>
+                <w:t xml:space="preserve">Bacterial reporter-paired scRNA sequencing reveals cross talk between zinc starvation and zinc toxicity in macrophage antibacterial defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B von Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey B Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma K Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aed2623⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (11), pp.e2530503123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2530503123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05604872v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial reporter-paired scRNA sequencing reveals cross talk between zinc starvation and zinc toxicity in macrophage antibacterial defense</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma K Dalton</w:t>
+                <w:t xml:space="preserve">Mitochondrial fission mediates an evolutionarily conserved antibacterial defense response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Curson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Kirmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2530503123⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (118), pp.eaed2623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aed2623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545026v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone deacetylase 7 mediates lipopolysaccharide-inducible mitochondrial fission in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishika Abrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Raven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav Das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138 (19), pp.jcs264376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.264376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducible antibacterial responses in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sweet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (2), pp.92-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41577-024-01080-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial dynamics: Regulating cell metabolism, homoeostasis, health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Raven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161-162, pp.20-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2024.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDAC6/aggresome processing pathway importance for inflammasome formation is context dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longlong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihua Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Unterreiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucheta Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 300 (2), pp.105638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFTR is required for zinc-mediated antibacterial defense in human macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Tarique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Schembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (8), pp.e2315190121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2315190121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDAC7 is an immunometabolic switch triaging danger signals for engagement of antimicrobial versus inflammatory responses in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhuo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (4), pp.e2212813120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2212813120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial dynamics in macrophages: divide to conquer or unite to survive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Raven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace M.E.P. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (1), pp.41-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BST20220014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR4 phosphorylation at tyrosine 672 activates the ERK/c‐FOS signaling module for LPS‐induced cytokine responses in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E.B. Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy W Muusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard M Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.202250056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative downstream translation start site in the non‐TIR adaptor Scimp enables selective amplification of CpG DNA responses in mouse macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Eb Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Luo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda J Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh J Bokil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 100 (4), pp.267 - 284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/imcb.12540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of the master regulator of Listeria monocytogenes virulence enables bacterial clearance from spacious replication vacuoles in infected macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Thanh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen D Mathmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Gatica-Andrades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel F Rollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Oelker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (1), pp.e1010166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified horseshoe crab peptides target and kill bacteria inside host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Amiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peta Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 79 (1), pp.38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-021-04041-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alloy of zinc and innate immunity: Galvanising host defence against infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica B von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A Schembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (1), pp.e13268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cmi.13268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotinamide riboside attenuates age-associated metabolic and functional changes in hematopoietic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Naval-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Bo Yang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.2665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-22863-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipopolysaccharide promotes Drp1‐dependent mitochondrial fission and associated inflammatory responses in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Mep Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98 (7), pp.528 - 539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/imcb.12363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian lipid droplets are innate immune hubs integrating cell metabolism and host defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sánchez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 370 (6514), pp.eaay8085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aay8085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontline Science: LPS-inducible SLC30A1 drives human macrophage-mediated zinc toxicity against intracellular &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia J Stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia J Stocks</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica B von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E B Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 109 (2), pp.287 - 297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jlb.2hi0420-160r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uropathogenic &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; employs both evasion and resistance to subvert innate immune-mediated zinc toxicity for dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud E S Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Khanh Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas D Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116, pp.6341 - 6350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1820870116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-1β Maturation Triggers Its Relocation to the Plasma Membrane for Gasdermin-D-Dependent and -Independent Secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Monteleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda C Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiwen W Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren L Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena S Bezbradica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24, pp.1425 - 1433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For when bacterial infections persist: Toll-like receptor-inducible direct antimicrobial pathways in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Schembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sweet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JLB.4RI0917-358R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCIMP is a transmembrane non-TIR TLR adaptor that promotes proinflammatory cytokine production from macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh J Bokil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam A Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie M Lansdaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms14133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone Deacetylase Inhibitors Promote Mitochondrial Reactive Oxygen Species Production and Bacterial Clearance by Human Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana K Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abishek Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60, pp.1521 - 1529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aac.01876-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella employs multiple mechanisms to subvert the TLR-inducible zinc mediated antimicrobial response of human macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh Bokil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl-Lynn Y Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.201500061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The E3 ubiquitin ligase RNF144B is LPS-inducible in human, but not mouse, macrophages and promotes inducible IL-1β expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolja Schaale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Gatica-Andrades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100 (1), pp.155-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1189/jlb.2AB0815-339R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptome analysis of equine alveolar macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Karagianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Summers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Mcgorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Hume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.375 - 382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evj.12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR3 drives IRF6-dependent IL-23p19 expression and p19/EBI3 heterodimer formation in keratinocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Tunny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hohenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pitts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/icb.2015.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and annotation of conserved promoters and macrophage-expressed genes in the pig genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Beraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mick Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan L Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-015-2111-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate immune perturbations, accumulating DAMPs and inflammasome dysregulation: A ticking time bomb in ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh Bokil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2015.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterisation of monoclonal antibodies reactive with porcine CSF1R (CD115)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garcia-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (1), pp.123-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dci.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal ions in macrophage antimicrobial pathways: emerging roles for zinc and copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sian L Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh J Bokil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud E S Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A Schembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioscience Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/bsr20130014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of breed and tissue compartment on the response of pig macrophages to lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Downing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Beraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp. 581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-14-581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Monocyte Subsets in the Pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Beraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris K Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 190 (12), pp.6389 - 6396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1300365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional annotation of the porcine immunome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry D Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane E Loveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James G R Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohide Uenishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-14-332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equine alveolar macrophage: Functional and phenotypic comparisons with peritoneal macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna E Karagianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce C Mcgorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Hume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott R Pirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 155 (4), pp.219 - 228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and divergence in Toll-like receptor 4-regulated gene expression in primary human versus mouse macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine M Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin S Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh J Bokil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Le Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1110156109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression of porcine Colony Stimulating Factor-1 (CSF-1) and Colony Stimulating Factor-1 Receptor (CSF-1R) and analysis of the species specificity of stimulation by CSF-1 and Interleukin 34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah J Gow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Garceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg J Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (3), pp.793 - 805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cyto.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan L. Archibald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
+                <w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Takeuchi</w:t>
+                <w:t xml:space="preserve">Eric R. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Liang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00880676v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Liang Hu</w:t>
+                <w:t xml:space="preserve">Martien A. M. Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Madsen</w:t>
+                <w:t xml:space="preserve">Alan L. Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohide Uenishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 491 (7426), pp.393-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019035v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00880676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig Bone Marrow-Derived Macrophages Resemble Human Macrophages in Their Response to Bacterial Lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Beraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan L Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 188 (7), pp.3382-3394. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene expression atlas of the domestic pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alasdair Ivens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kenneth Baillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Beraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (1), pp.90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1741-7007-10-90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of TNF induction by heat-killed Staphylococcus aureus differ upon the origin of mononuclear phagocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Parlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Quesniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cavaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 300 (4), pp.C850-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpcell.00187.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mononuclear phagocyte system of the pig as a model for understanding human innate immunity and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynsey Fairbairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (6), pp.855-871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1189/jlb.1110607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of NOD2 to lung inflammation during Staphylococcus aureus-induced pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Jouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fitting</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianna Parlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (10), pp.759-767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micinf.2010.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early events in innate immunity in the recognition of microbial pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cavaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (6), pp.907-918. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/14712598.7.6.907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Phagocytosis and Intracellular Sensing for Cytokine Production by &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt; -Activated Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana J Philpott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 75 (2), pp.830 - 837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/iai.01199-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7751,904 +7772,904 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc and Destroy! The impact of the serotype of Salmonella on the resistance to metal ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Warein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial fission-inducible lipid droplets in macrophage antimicrobial responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Raven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E.B. Curson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin (IR), Ireland. , European Journal of Immunology, 54 (Supplement 1), pp.834, 2024, ECI 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divide and conquer. Mitochondrial fission regulates a new antibacterial pathway in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the French Society for Immunology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling mechanisms of TLR-inducible mitochondrial fission in macrophages (#276)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorne Infection and Immunity 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual Conference, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking variability in the antimicrobial zinc toxicity response of human macrophages against Escherichia coli (#267)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica B von Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey B Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate M Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorne Infection and Immunity 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual conference, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional annotation of immunity-related genes in the pig genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane E Loveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohide Uenishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry D Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of the immunity-related genes in the pig genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Immune Response Annotation Group (irag)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Loveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8658,264 +8679,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Regulated Mitochondrial Fission in Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syeda Farhana Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sweet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effector-Triggered Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2523, Springer US, pp.281-301, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2449-4_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Divergence in Human Versus Mouse Innate Immune Gene Regulation and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kapetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sweet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology: Genome Evolution, Speciation, Coevolution and Origin of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.115-155, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07623-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8983,51 +9004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D10609B"/>
+    <w:nsid w:val="379386B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9214,51 +9235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronankapetanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-1014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kapetanovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica von Pein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B. Andersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stocks" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav das Gupta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Sweet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiss Anna S" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pein Jessica B Von" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Webb Jessica R" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condon Nicholas D" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Farhana Afroz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Matthias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eb Curson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B von Pein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia J Stocks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Condon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Ramnath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ryan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Blumenthal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika M.V. Murthy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B. von Pien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. B. Curson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Farhana Afroz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kirmes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Curson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aed2623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B Andersen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duy Phan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K Dalton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2530503123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Abrol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Raven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Das Gupta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.264376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sweet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Singhal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41577-024-01080-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2024.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Shi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Unterreiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Ghosh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105638" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Tarique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schembri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315190121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212813120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace M.E.P. Lawrence" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schroder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20220014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.B. Curson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Luo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Muusse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279830v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda J Burgess" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh J Bokil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12540" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Thanh Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D Mathmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gatica-Andrades" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rollo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Oelker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010166" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Webb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta Harvey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04041-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Schembri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13268" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-Sanchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bo Yang Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22863-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mep Lawrence" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12363" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bosch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel S&#225;nchez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fajardo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay8085" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E B Curson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rae" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.2hi0420-160r" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud E S Achard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Khanh Nhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Condon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820870116" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Monteleone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C Stanley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen W Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren L Brown" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena S Bezbradica" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.07.027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4RI0917-358R" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Wall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Lansdaal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14133" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana K Ariffin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Iyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Reid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01876-15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Bokil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Achard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl-Lynn Y Ong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Peters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500061" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Ariffin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Schaale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.2AB0815-339R" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Karagianni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Summers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mcgorum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12584" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tunny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hohenhaus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pitts" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bergot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2015.77" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Beraldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2111-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.02.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TGHSH0W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383206v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moffat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rothwell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Morales" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Sauter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.07.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383333v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian L Stafford" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bsr20130014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsey Fairbairn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Downing" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sester" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-581" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Sester" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris K Tuggle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1300365" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Karagianni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C Mcgorum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hume" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Pirie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.07.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine M Irvine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Taylor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Le Cao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110156109" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387165v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Gow" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garceau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg J Fici" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2012.08.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405815v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102649" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Freeman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Ivens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barnett" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-90" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fitting" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cavaillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00187.2010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405858v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hume" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1110607" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.05.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32XZGJCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.7.6.907" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405931v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana J Philpott" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01199-06" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Warein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Lawrence" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022428v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Phan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Peters" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2449-4_18" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07623-2_6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronankapetanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-1014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=duZQbF8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kapetanovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica von Pein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B. Andersen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stocks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav das Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Sweet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiss Anna S" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pein Jessica B Von" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Webb Jessica R" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condon Nicholas D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Farhana Afroz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Matthias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eb Curson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B von Pein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia J Stocks" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Condon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Ramnath" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Blumenthal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika M.V. Murthy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B. von Pien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. B. Curson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Farhana Afroz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kirmes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey B Andersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duy Phan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K Dalton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2530503123" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Curson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aed2623" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Abrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Raven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Das Gupta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.264376" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sweet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Singhal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41577-024-01080-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2024.02.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Shi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Unterreiner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Ghosh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105638" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Tarique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schembri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315190121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212813120" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace M.E.P. Lawrence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schroder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20220014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.B. Curson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Luo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Muusse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Lucas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda J Burgess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh J Bokil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12540" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Thanh Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D Mathmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gatica-Andrades" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rollo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Oelker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010166" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amiss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Webb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta Harvey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04041-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Schembri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13268" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bo Yang Sun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22863-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mep Lawrence" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bosch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel S&#225;nchez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fajardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay8085" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E B Curson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rae" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.2hi0420-160r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud E S Achard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Khanh Nhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Condon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820870116" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346604v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Monteleone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C Stanley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen W Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren L Brown" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena S Bezbradica" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.07.027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4RI0917-358R" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Wall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Lansdaal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14133" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana K Ariffin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abishek Iyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Reid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01876-15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Bokil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Achard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl-Lynn Y Ong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Peters" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Ariffin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Schaale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.2AB0815-339R" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Karagianni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Summers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mcgorum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12584" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tunny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hohenhaus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pitts" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bergot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2015.77" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Beraldi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2111-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.02.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TGHSH0W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moffat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rothwell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Morales" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Sauter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.07.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian L Stafford" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bsr20130014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsey Fairbairn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Downing" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sester" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-581" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Sester" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris K Tuggle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1300365" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Karagianni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C Mcgorum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Pirie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.07.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine M Irvine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Taylor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Le Cao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110156109" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387165v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Gow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garceau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg J Fici" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2012.08.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405815v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102649" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Freeman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Ivens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barnett" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-90" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fitting" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cavaillon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00187.2010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405858v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1110607" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405901v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.05.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32XZGJCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405913v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.7.6.907" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana J Philpott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01199-06" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Warein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033582v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022434v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Lawrence" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022335v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022428v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Phan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Peters" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259475v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2449-4_18" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383236v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07623-2_6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>